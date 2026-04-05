--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1062,286 +1062,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapuis</w:t>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+                <w:t xml:space="preserve">hal-04107539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lucot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107539v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif automatique de caractérisation et de prélèvement des eaux de drainage du site de Virey-le-Grand</w:t>
               </w:r>
@@ -1679,325 +1679,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t>
+                <w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595185v1</w:t>
+                <w:t xml:space="preserve">hal-01652927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t>
+                <w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t>
+              <w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652927v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential use of the STICS crop model and of the MACRO pesticide fate model to simulate pesticides leaching in cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2556,367 +2556,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical porosity profile of a clay-rich marsh soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characteristics of clay-dominated soils of a marsh and a palaeosol in a crossed diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Causseque</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Bernard</w:t>
+                <w:t xml:space="preserve">Claude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Pons</w:t>
+                <w:t xml:space="preserve">L. Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 70 (3), pp.480-492. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (5), pp.1115-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2006.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00888.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460845v1</w:t>
+                <w:t xml:space="preserve">hal-02663620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characteristics of clay-dominated soils of a marsh and a palaeosol in a crossed diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Vertical porosity profile of a clay-rich marsh soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Causseque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 58 (5), pp.1115-1126. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (3), pp.480-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00888.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2006.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663620v1</w:t>
+                <w:t xml:space="preserve">hal-01460845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage and subsidence in a marsh soil : measurements and preliminary model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2963,51 +2963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devitrification and weathering of a rhyolite (Paraná Basin, Brazil): mechanisms and geochemical mass balances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4112,64 +4112,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4306,51 +4306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des systèmes de culture pour réduire le transfert des pesticides vers les eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,303 +4874,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProSys: L’adaptation pédoclimatique, les impacts environnementaux positifs et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique. 15 p</w:t>
+              <w:t xml:space="preserve">Ecole-chercheurs PSDR-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603682v1</w:t>
+                <w:t xml:space="preserve">hal-01604767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProSys: L’adaptation pédoclimatique, les impacts environnementaux positifs et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheurs PSDR-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604767v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5212,90 +5212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CAREX - Cartographie des sols et de la réserve utile de l'Unité Expérimentale d'Epoisses à partir d'une méthode de cartographie classique et d'une prospection géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5337,51 +5337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potentialities of innovating cropping systems to reduce pesticide losses to groundwater through a network of long term experimental sites and quantitative modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,243 +6543,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
+                <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2012, Besançon, France</w:t>
+              <w:t xml:space="preserve">4 th International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867604v1</w:t>
+                <w:t xml:space="preserve">hal-01867636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
+                <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">18ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867636v1</w:t>
+                <w:t xml:space="preserve">hal-01867604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du transfert d’eau et des pertes en herbicides dans des sols soumis à différents systèmes de culture économes en herbicides</w:t>
               </w:r>
@@ -7723,277 +7723,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought stress impacts the microbiota mediating iron dynamic in the pea rhizosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
+                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716200v1</w:t>
+                <w:t xml:space="preserve">hal-04250249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+                <w:t xml:space="preserve">Drought stress impacts the microbiota mediating iron dynamic in the pea rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250249v1</w:t>
+                <w:t xml:space="preserve">hal-03716200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POEETE: Réfléchir la polyculture-élevage à l’échelle de l’exploitation et du territoire</w:t>
               </w:r>
@@ -8074,103 +8074,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IGCS (Inventaire Gestion et Conservation des Sols) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
@@ -9256,51 +9256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimitation et typologie des zones humides potentielles, Projet EcoSolHydro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9407,51 +9407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9493,51 +9493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network of long term experimental sites to include quantitative modelling of pesticides losses in the multi-criteria assessment of innovating cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10022,210 +10022,210 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotations, associations et couverts végétaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Farcy</w:t>
+                <w:t xml:space="preserve">Impacts du changement climatique sur la culture du pois d’hiver et les stratégies d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection PSDR 4- ProSys, écriture C. Colson, A. Cuenot, N. Déhé, G. Joly, C. Moureau et M. Sow, Réalisation EDUTER AgroSup Dijon,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577291v1</w:t>
+                <w:t xml:space="preserve">hal-03611115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique sur la culture du pois d’hiver et les stratégies d’adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+                <w:t xml:space="preserve">Rotations, associations et couverts végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611115v1</w:t>
+                <w:t xml:space="preserve">hal-03577291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des légumineuses dans le système de grandes cultures.</w:t>
               </w:r>
@@ -10712,64 +10712,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10830,51 +10830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10935,51 +10935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur des attributs naturels des terres agricoles de Côte d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11299,64 +11299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UE Epoisses cartograhie des sols et de la réserve utile - Approche pédologique raisonnée par une prospection géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11421,51 +11421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’usage réglementaire du sol. Comment sélectionner les zones à préserver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11562,51 +11562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des Comportements des Sols de Marais : Evolution Minéralogique, Structurale et Hydromécanique. (Marais de Rochefort et Marais Poitevin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Poitiers (France), 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11873,51 +11873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D1595BD"/>
+    <w:nsid w:val="DA5D6547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12104,51 +12104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-ubertosi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-3544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169124770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Ouerghi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01717-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03153514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard-Ubertosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Causseque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.12.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DT5QXMB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00888.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B40E068E4A1A9C4552D7310FD03715DEF770EEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0262" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8V58TC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109244v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biasotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loof" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7425" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Semblat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turanoglu, Cem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karen Yemadje" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ugarte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugarte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gallier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rekik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hillaireau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbandi Kondi Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660749v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapuis," TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Fornel," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpa2019.agrotic.org/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boizet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535320v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsbo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04842735v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letessier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=T_P23LIV032&amp;amp;queryId=ccc12460-8b1b-4fa6-8f9a-ac8960f72c6f&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789472v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ferri&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577291v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611115v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Redoutet," TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423615v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577148v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertholon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616952v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559681v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05185914v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Ndjiba Mitombo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-ubertosi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-3544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169124770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Ouerghi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01717-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03153514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard-Ubertosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00888.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B40E068E4A1A9C4552D7310FD03715DEF770EEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Causseque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.12.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DT5QXMB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0262" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8V58TC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109244v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biasotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loof" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7425" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Semblat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turanoglu, Cem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karen Yemadje" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ugarte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugarte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gallier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rekik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hillaireau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbandi Kondi Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660749v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapuis," TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Fornel," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpa2019.agrotic.org/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boizet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535320v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsbo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04842735v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letessier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=T_P23LIV032&amp;amp;queryId=ccc12460-8b1b-4fa6-8f9a-ac8960f72c6f&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789472v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ferri&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Redoutet," TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423615v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577148v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertholon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616952v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559681v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05185914v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Ndjiba Mitombo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>