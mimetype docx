--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1062,286 +1062,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+                <w:t xml:space="preserve">D. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+                <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107539v1</w:t>
+                <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Castel</w:t>
+                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapuis</w:t>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Goron</w:t>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687097v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif automatique de caractérisation et de prélèvement des eaux de drainage du site de Virey-le-Grand</w:t>
               </w:r>
@@ -1679,325 +1679,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t>
+                <w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652927v1</w:t>
+                <w:t xml:space="preserve">hal-01595185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et comparaison des impacts sur l’environnement et la santé des pesticides utilisés dans des systèmes de culture conventionnels et innovants : synthèse des résultats du projet ECoPESt</w:t>
+                <w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59, pp.149-169. </w:t>
+              <w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.513849317956144E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595185v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential use of the STICS crop model and of the MACRO pesticide fate model to simulate pesticides leaching in cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2556,367 +2556,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characteristics of clay-dominated soils of a marsh and a palaeosol in a crossed diagram</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical porosity profile of a clay-rich marsh soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Causseque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 58 (5), pp.1115-1126. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (3), pp.480-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00888.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2006.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663620v1</w:t>
+                <w:t xml:space="preserve">hal-01460845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical porosity profile of a clay-rich marsh soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characteristics of clay-dominated soils of a marsh and a palaeosol in a crossed diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Causseque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bernard</w:t>
+                <w:t xml:space="preserve">Claude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Pons</w:t>
+                <w:t xml:space="preserve">L. Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 70 (3), pp.480-492. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (5), pp.1115-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2006.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00888.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460845v1</w:t>
+                <w:t xml:space="preserve">hal-02663620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage and subsidence in a marsh soil : measurements and preliminary model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2963,51 +2963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devitrification and weathering of a rhyolite (Paraná Basin, Brazil): mechanisms and geochemical mass balances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,286 +3105,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et transferts d'azote vers les eaux de surface de l'Ouest de la Saône et Loire : y a-t-il des modifications récentes de pratiques d'élevage des bovins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteretic response of N2O reductase activity to soil pH variations after application of lime to an acidic agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iheb Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+                <w:t xml:space="preserve">Bizouard, Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Husson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lola Millot</w:t>
+                <w:t xml:space="preserve">Henri Brefort,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU Genral Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2024, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109244v1</w:t>
+                <w:t xml:space="preserve">hal-05213577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic response of N2O reductase activity to soil pH variations after application of lime to an acidic agricultural soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iheb Ouerghi</w:t>
+                <w:t xml:space="preserve">Changement climatique et transferts d'azote vers les eaux de surface de l'Ouest de la Saône et Loire : y a-t-il des modifications récentes de pratiques d'élevage des bovins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bizouard, Florian</w:t>
+                <w:t xml:space="preserve">Marine Biasotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Brefort,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+                <w:t xml:space="preserve">Justine Loof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Genral Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213577v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought stress impacts the microbiota mediating iron dynamic in the pea rhizosphere</w:t>
               </w:r>
@@ -3998,234 +3998,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation pédoclimatique, les impacts environnementaux et la valeur économique des systèmes de cultures producteurs de protéines</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment and comparison of the impacts on the environment and on human health of pesticides used in conventional and in innovative cropping systems designed to reduce pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PSDR4 du groupe transversal "Transition agroécologique et territoires". Pour et sur le Développement Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Visit of a Delegation of the Ministry of Ecology and Environment of China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Thiverval-Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787738v1</w:t>
+                <w:t xml:space="preserve">hal-03266420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and comparison of the impacts on the environment and on human health of pesticides used in conventional and in innovative cropping systems designed to reduce pesticide use</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’adaptation pédoclimatique, les impacts environnementaux et la valeur économique des systèmes de cultures producteurs de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visit of a Delegation of the Ministry of Ecology and Environment of China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Thiverval-Grignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire PSDR4 du groupe transversal "Transition agroécologique et territoires". Pour et sur le Développement Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266420v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion des légumineuses dans les systèmes de culture</w:t>
               </w:r>
@@ -4306,51 +4306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des systèmes de culture pour réduire le transfert des pesticides vers les eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4749,639 +4749,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the fate of pesticides in innovative cropping systems disigned to reduce the use of pesticides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet CAREX - Cartographie des sols et de la réserve utile de l'Unité Expérimentale d'Epoisses à partir d'une méthode de cartographie classique et d'une prospection géophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jésus Maria Marin Benito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+                <w:t xml:space="preserve">Ghislain Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Conference on Pesticides and Related Organic Micropollutants in the Environment -15th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, USC CRETUS., Oct 2016, Saint Jacques de Compostelle, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Epoisses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602816v1</w:t>
+                <w:t xml:space="preserve">hal-02801594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProSys: L’adaptation pédoclimatique, les impacts environnementaux positifs et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheurs PSDR-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604767v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+                <w:t xml:space="preserve">Modelling the fate of pesticides in innovative cropping systems disigned to reduce the use of pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+                <w:t xml:space="preserve">Jésus Maria Marin Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique. 15 p</w:t>
+              <w:t xml:space="preserve">9. European Conference on Pesticides and Related Organic Micropollutants in the Environment -15th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USC CRETUS., Oct 2016, Saint Jacques de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603682v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProSys: L’adaptation pédoclimatique, les impacts environnementaux positifs et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 15 p</w:t>
+              <w:t xml:space="preserve">Ecole-chercheurs PSDR-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795305v1</w:t>
+                <w:t xml:space="preserve">hal-01604767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAREX - Cartographie des sols et de la réserve utile de l'Unité Expérimentale d'Epoisses à partir d'une méthode de cartographie classique et d'une prospection géophysique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Epoisses, France</w:t>
+              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801594v1</w:t>
+                <w:t xml:space="preserve">hal-01603682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potentialities of innovating cropping systems to reduce pesticide losses to groundwater through a network of long term experimental sites and quantitative modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,307 +5581,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of water quality of three contrasted north-eastern French watersheds to climate change (2006-2100) using SWAT model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des flux de pesticides dans les systèmes de culture innovants : forçage du modèle de simulation du devenir des pesticides MACRO avec le modèle de culture STICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Rossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Sabine Karen Yemadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Larsbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Sardinia SWAT Conference: Climate Change Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pula, Italy</w:t>
+              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789066v1</w:t>
+                <w:t xml:space="preserve">hal-01535329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des flux de pesticides dans les systèmes de culture innovants : forçage du modèle de simulation du devenir des pesticides MACRO avec le modèle de culture STICS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of water quality of three contrasted north-eastern French watersheds to climate change (2006-2100) using SWAT model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brulebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Karen Yemadje</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+                <w:t xml:space="preserve">Aurélien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t>
+              <w:t xml:space="preserve">2015 Sardinia SWAT Conference: Climate Change Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535329v1</w:t>
+                <w:t xml:space="preserve">hal-01789066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forçage du modèle de simulation du devenir des pesticides MACRO avec le modèle de culture STICS pour évaluer les flux de pesticides dans les systèmes de culture innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Karen Yemadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5956,57 +5956,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100) - Analyse des paramètres hydroclimatiques simulés à haute résolution par un modèle climatique régional (WRF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6014,133 +6014,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brulebois</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brûlebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque de l’Association Internationale de Climatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème colloque de l'Association Internationale de Climatologie (AIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. 766 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114670v1</w:t>
+                <w:t xml:space="preserve">hal-02739757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100) - Analyse des paramètres hydroclimatiques simulés à haute résolution par un modèle climatique régional (WRF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6148,94 +6139,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Brûlebois</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brulebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème colloque de l'Association Internationale de Climatologie (AIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIIème Colloque de l’Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.170-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.2565.7606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739757v1</w:t>
+                <w:t xml:space="preserve">hal-01114670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du bilan hydrique à l'échelle de bassins versants en contexte de changement climatique - Mise place d’une méthodologie.</w:t>
               </w:r>
@@ -6273,51 +6273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brulebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.454-459</w:t>
@@ -6543,243 +6543,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
+                <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">18ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867636v1</w:t>
+                <w:t xml:space="preserve">hal-01867604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
+                <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2012, Besançon, France</w:t>
+              <w:t xml:space="preserve">4 th International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867604v1</w:t>
+                <w:t xml:space="preserve">hal-01867636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du transfert d’eau et des pertes en herbicides dans des sols soumis à différents systèmes de culture économes en herbicides</w:t>
               </w:r>
@@ -7729,103 +7729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
@@ -7973,247 +7973,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POEETE: Réfléchir la polyculture-élevage à l’échelle de l’exploitation et du territoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+                <w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Chapuis,</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de cloture GO PROTEINS - Comment valoriser les protéines animales et végétales locales en alimentation humaine ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès IGCS (Inventaire Gestion et Conservation des Sols) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660749v1</w:t>
+                <w:t xml:space="preserve">hal-03341955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+                <w:t xml:space="preserve">POEETE: Réfléchir la polyculture-élevage à l’échelle de l’exploitation et du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lucot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Chapuis,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IGCS (Inventaire Gestion et Conservation des Sols) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque de cloture GO PROTEINS - Comment valoriser les protéines animales et végétales locales en alimentation humaine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341955v1</w:t>
+                <w:t xml:space="preserve">hal-03660749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSYS: L’adaptation pédoclimatique, les impacts environnementaux positifs et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines</w:t>
               </w:r>
@@ -9118,51 +9118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forcing MACRO pesticides fate model with STICS crop model to simulate pesticides flows in innovative cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Karen Yemadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9256,51 +9256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimitation et typologie des zones humides potentielles, Projet EcoSolHydro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9407,51 +9407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9493,51 +9493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network of long term experimental sites to include quantitative modelling of pesticides losses in the multi-criteria assessment of innovating cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10022,305 +10022,305 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique sur la culture du pois d’hiver et les stratégies d’adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+                <w:t xml:space="preserve">Intégration des légumineuses dans le système de grandes cultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Redoutet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection PSDR 4- ProSys, écriture C. Colson, A. Cuenot, N. Déhé, G. Joly, C. Moureau et M. Sow, Réalisation EDUTER AgroSup Dijon,</w:t>
+              <w:t xml:space="preserve">Collection PSDR 4- ProSys Ecriture C. Colson, A. Cuenot, N. Déhé, G. Joly, C. Moureau et M. Sow, Réalisation EDUTER AgroSup Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611115v1</w:t>
+                <w:t xml:space="preserve">hal-03616942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotations, associations et couverts végétaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Farcy</w:t>
+                <w:t xml:space="preserve">Impacts du changement climatique sur la culture du pois d’hiver et les stratégies d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection PSDR 4- ProSys, écriture C. Colson, A. Cuenot, N. Déhé, G. Joly, C. Moureau et M. Sow, Réalisation EDUTER AgroSup Dijon,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577291v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des légumineuses dans le système de grandes cultures.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rotations, associations et couverts végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Redoutet,</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-03616942v1</w:t>
+                <w:t xml:space="preserve">hal-03577291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que retenir de PSDR4 ?</w:t>
               </w:r>
@@ -10712,64 +10712,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10830,51 +10830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10935,51 +10935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur des attributs naturels des terres agricoles de Côte d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11299,64 +11299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UE Epoisses cartograhie des sols et de la réserve utile - Approche pédologique raisonnée par une prospection géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11421,51 +11421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’usage réglementaire du sol. Comment sélectionner les zones à préserver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11562,51 +11562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des Comportements des Sols de Marais : Evolution Minéralogique, Structurale et Hydromécanique. (Marais de Rochefort et Marais Poitevin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Poitiers (France), 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11873,51 +11873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA5D6547"/>
+    <w:nsid w:val="D1E03080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12104,51 +12104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-ubertosi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-3544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169124770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Ouerghi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01717-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03153514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard-Ubertosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00888.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B40E068E4A1A9C4552D7310FD03715DEF770EEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Causseque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.12.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DT5QXMB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0262" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8V58TC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109244v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biasotto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loof" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7425" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Semblat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turanoglu, Cem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karen Yemadje" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ugarte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugarte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gallier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rekik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hillaireau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbandi Kondi Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660749v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapuis," TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Fornel," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpa2019.agrotic.org/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boizet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535320v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsbo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04842735v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letessier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=T_P23LIV032&amp;amp;queryId=ccc12460-8b1b-4fa6-8f9a-ac8960f72c6f&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789472v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ferri&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577291v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Redoutet," TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423615v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577148v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertholon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616952v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559681v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05185914v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Ndjiba Mitombo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-ubertosi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-3544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169124770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Ouerghi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01717-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03153514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard-Ubertosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Causseque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.12.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DT5QXMB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00888.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B40E068E4A1A9C4552D7310FD03715DEF770EEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0262" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8V58TC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7425" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biasotto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loof" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Semblat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turanoglu, Cem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604767v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karen Yemadje" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ugarte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugarte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gallier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rekik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hillaireau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbandi Kondi Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapuis," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Fornel," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpa2019.agrotic.org/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boizet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535320v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsbo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04842735v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letessier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=T_P23LIV032&amp;amp;queryId=ccc12460-8b1b-4fa6-8f9a-ac8960f72c6f&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789472v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ferri&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616942v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Redoutet," TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423615v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577148v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertholon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616952v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559681v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05185914v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Ndjiba Mitombo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>