--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -928,177 +928,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Fornel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (Suplemento Seminario científico franco-argentino sobre agroecología 22-23 novembre, Rosario, Argentine)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686545v1</w:t>
+                <w:t xml:space="preserve">hal-04107539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des systèmes de production agricole aux changements de contexte environnemental, agricole et social, et place des légumineuses dans la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1107,241 +1098,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Goron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86, pp.419-437. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+                <w:t xml:space="preserve">PSDR4 ProSys - L'adaptation pédoclimatique, les impacts environnementaux et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lucot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+                <w:t xml:space="preserve">D. de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107539v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif automatique de caractérisation et de prélèvement des eaux de drainage du site de Virey-le-Grand</w:t>
               </w:r>
@@ -2556,367 +2556,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical porosity profile of a clay-rich marsh soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characteristics of clay-dominated soils of a marsh and a palaeosol in a crossed diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Causseque</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Bernard</w:t>
+                <w:t xml:space="preserve">Claude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hallaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Pons</w:t>
+                <w:t xml:space="preserve">L. Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 70 (3), pp.480-492. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (5), pp.1115-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2006.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00888.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460845v1</w:t>
+                <w:t xml:space="preserve">hal-02663620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characteristics of clay-dominated soils of a marsh and a palaeosol in a crossed diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Vertical porosity profile of a clay-rich marsh soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Causseque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 58 (5), pp.1115-1126. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (3), pp.480-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00888.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2006.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663620v1</w:t>
+                <w:t xml:space="preserve">hal-01460845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage and subsidence in a marsh soil : measurements and preliminary model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dudoignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2963,51 +2963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devitrification and weathering of a rhyolite (Paraná Basin, Brazil): mechanisms and geochemical mass balances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4749,76 +4749,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAREX - Cartographie des sols et de la réserve utile de l'Unité Expérimentale d'Epoisses à partir d'une méthode de cartographie classique et d'une prospection géophysique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Girot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Seger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4828,122 +4828,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Epoisses, France</w:t>
+              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801594v1</w:t>
+                <w:t xml:space="preserve">hal-02795305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet CAREX - Cartographie des sols et de la réserve utile de l'Unité Expérimentale d'Epoisses à partir d'une méthode de cartographie classique et d'une prospection géophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Seger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4953,405 +4953,405 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IGCS (Inventaire Gestion et Conservation des Sols)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Aménagement Foncier et d’Etablissement Rural (SAFER). FRA., Apr 2016, Caen, France. 15 p</w:t>
+              <w:t xml:space="preserve">Séminaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Epoisses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795305v1</w:t>
+                <w:t xml:space="preserve">hal-02801594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the fate of pesticides in innovative cropping systems disigned to reduce the use of pesticides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProSys: L’adaptation pédoclimatique, les impacts environnementaux positifs et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Conference on Pesticides and Related Organic Micropollutants in the Environment -15th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, USC CRETUS., Oct 2016, Saint Jacques de Compostelle, Spain</w:t>
+              <w:t xml:space="preserve">Ecole-chercheurs PSDR-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602816v1</w:t>
+                <w:t xml:space="preserve">hal-01604767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProSys: L’adaptation pédoclimatique, les impacts environnementaux positifs et la valeur économique de nouveaux systèmes de culture durables producteurs de protéines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-chercheurs PSDR-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604767v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’une prospection géophysique dans la démarche de cartographie des sols : Exemple de l’unité expérimentale d’Epoisses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+                <w:t xml:space="preserve">Modelling the fate of pesticides in innovative cropping systems disigned to reduce the use of pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésus Maria Marin Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées d'Etudes des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jul 2016, Louvain-la-Neuve, Belgique. 15 p</w:t>
+              <w:t xml:space="preserve">9. European Conference on Pesticides and Related Organic Micropollutants in the Environment -15th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USC CRETUS., Oct 2016, Saint Jacques de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603682v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potentialities of innovating cropping systems to reduce pesticide losses to groundwater through a network of long term experimental sites and quantitative modelling</w:t>
               </w:r>
@@ -5581,307 +5581,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des flux de pesticides dans les systèmes de culture innovants : forçage du modèle de simulation du devenir des pesticides MACRO avec le modèle de culture STICS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of water quality of three contrasted north-eastern French watersheds to climate change (2006-2100) using SWAT model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brulebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Karen Yemadje</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+                <w:t xml:space="preserve">Aurélien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t>
+              <w:t xml:space="preserve">2015 Sardinia SWAT Conference: Climate Change Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535329v1</w:t>
+                <w:t xml:space="preserve">hal-01789066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of water quality of three contrasted north-eastern French watersheds to climate change (2006-2100) using SWAT model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des flux de pesticides dans les systèmes de culture innovants : forçage du modèle de simulation du devenir des pesticides MACRO avec le modèle de culture STICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Rossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Sabine Karen Yemadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Larsbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Sardinia SWAT Conference: Climate Change Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pula, Italy</w:t>
+              <w:t xml:space="preserve">45e Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA., May 2015, Versailles, France. 145 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789066v1</w:t>
+                <w:t xml:space="preserve">hal-01535329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forçage du modèle de simulation du devenir des pesticides MACRO avec le modèle de culture STICS pour évaluer les flux de pesticides dans les systèmes de culture innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Karen Yemadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5962,51 +5962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100) - Analyse des paramètres hydroclimatiques simulés à haute résolution par un modèle climatique régional (WRF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6087,51 +6087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur l’évolution de la ressource en eau en Bourgogne, France (1980-2100).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6273,51 +6273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brulebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.454-459</w:t>
@@ -6340,476 +6340,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du transfert d’eau et des pertes en herbicides dans des sols soumis à différents systèmes de culture économes en herbicides</w:t>
+                <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Ugarte</w:t>
+                <w:t xml:space="preserve">C. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans de l'Orgeval et 37èmes journées du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">4 th International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811485v1</w:t>
+                <w:t xml:space="preserve">hal-01867636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
+                <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Ugarte</w:t>
+                <w:t xml:space="preserve">C. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurosoil., Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">18ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804091v1</w:t>
+                <w:t xml:space="preserve">hal-01867604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
+                <w:t xml:space="preserve">Caractérisation du transfert d’eau et des pertes en herbicides dans des sols soumis à différents systèmes de culture économes en herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ugarte</w:t>
+                <w:t xml:space="preserve">Claudia Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Sep 2012, Besançon, France</w:t>
+              <w:t xml:space="preserve">50 ans de l'Orgeval et 37èmes journées du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867604v1</w:t>
+                <w:t xml:space="preserve">hal-02811485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental designs to evaluate the impacts of innovating cropping systems on soil transfer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ugarte</w:t>
+                <w:t xml:space="preserve">Claudia Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">4. International Congress Eurosoil 2012 : Soil Science for the Benefit of Mankind and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurosoil., Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867636v1</w:t>
+                <w:t xml:space="preserve">hal-02804091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du transfert d’eau et des pertes en herbicides dans des sols soumis à différents systèmes de culture économes en herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,51 +6860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs permettant l’évaluation de l’impact sur les propriétés de transferts de sols soumis à différents systèmes de culture innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7723,359 +7723,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
+                <w:t xml:space="preserve">Drought stress impacts the microbiota mediating iron dynamic in the pea rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pivato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250249v1</w:t>
+                <w:t xml:space="preserve">hal-03716200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought stress impacts the microbiota mediating iron dynamic in the pea rhizosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Turanoglu, Cem</w:t>
+                <w:t xml:space="preserve">Taking into account soils and climate change in assessing the production potential of a legume crop of interest: pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716200v1</w:t>
+                <w:t xml:space="preserve">hal-04250249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des sols pour l’évaluation du potentiel de production d’une légumineuse d’intérêt : le pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IGCS (Inventaire Gestion et Conservation des Sols) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Bordeaux, France</w:t>
@@ -9118,51 +9118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forcing MACRO pesticides fate model with STICS crop model to simulate pesticides flows in innovative cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Karen Yemadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9256,51 +9256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimitation et typologie des zones humides potentielles, Projet EcoSolHydro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10935,51 +10935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur des attributs naturels des terres agricoles de Côte d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11421,51 +11421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’usage réglementaire du sol. Comment sélectionner les zones à préserver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11562,51 +11562,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des Comportements des Sols de Marais : Evolution Minéralogique, Structurale et Hydromécanique. (Marais de Rochefort et Marais Poitevin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Poitiers (France), 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11873,51 +11873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1E03080"/>
+    <w:nsid w:val="6F087662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12104,51 +12104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-ubertosi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-3544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169124770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Ouerghi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01717-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03153514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard-Ubertosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Causseque" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.12.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DT5QXMB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00888.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B40E068E4A1A9C4552D7310FD03715DEF770EEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0262" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8V58TC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7425" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biasotto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loof" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Semblat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turanoglu, Cem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604767v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karen Yemadje" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ugarte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugarte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gallier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rekik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hillaireau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbandi Kondi Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapuis," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Fornel," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpa2019.agrotic.org/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boizet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535320v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsbo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04842735v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letessier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=T_P23LIV032&amp;amp;queryId=ccc12460-8b1b-4fa6-8f9a-ac8960f72c6f&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789472v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ferri&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616942v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Redoutet," TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423615v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577148v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertholon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616952v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559681v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05185914v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Ndjiba Mitombo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-ubertosi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8761-3544" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169124770" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Betting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Fornel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art04-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art02-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Ouerghi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01717-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chanis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Goron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art34" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03686545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Fornel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03153514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brulebois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513849317956144E12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Larsbo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s-Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6842-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Mistou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard-Ubertosi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dudoignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0347" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00888.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B40E068E4A1A9C4552D7310FD03715DEF770EEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Causseque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.12.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DT5QXMB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0262" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.01.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8V58TC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brefort," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7425" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biasotto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Loof" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Millot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pivato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Semblat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turanoglu, Cem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gremillet Mathieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03016217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Laroche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01788966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795305v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801594v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603682v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Maria Marin Benito" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531769v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Astier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rossi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karen Yemadje" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#251;lebois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2565.7606" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114678v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ugarte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811485v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ugarte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804091v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01867613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459755v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gallier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rekik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hillaireau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vautier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181690v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbandi Kondi Julien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Mistou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03341955v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chapuis," TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Fornel," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecpa2019.agrotic.org/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736838v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785128v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boizet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606353v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535320v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsbo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04842735v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letessier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=T_P23LIV032&amp;amp;queryId=ccc12460-8b1b-4fa6-8f9a-ac8960f72c6f&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02166915v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cerise Tissot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ponnou-Delaffon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789472v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ferri&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lamy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616942v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Redoutet," TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423615v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577148v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertholon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616952v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266680v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559681v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05185914v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Perrier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daril Ndjiba Mitombo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>