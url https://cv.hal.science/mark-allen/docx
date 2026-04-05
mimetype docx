--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -446,295 +446,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Practices for Data Publication in the Astronomical Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi Order Coverage data structure to plan multi-messenger observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy X. Chen</w:t>
+                <w:t xml:space="preserve">Michele Punturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schmitz</w:t>
+                <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph M. Mazzarella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julian C. van Eyken</w:t>
+                <w:t xml:space="preserve">Ada Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac6268⟩</w:t>
+              <w:t xml:space="preserve">Astron.Comput.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.100547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ascom.2022.100547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372195v1</w:t>
+                <w:t xml:space="preserve">hal-03552429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Order Coverage data structure to plan multi-messenger observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+                <w:t xml:space="preserve">Best Practices for Data Publication in the Astronomical Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Punturo</w:t>
+                <w:t xml:space="preserve">Joseph M. Mazzarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Allen</w:t>
+                <w:t xml:space="preserve">Xiuqin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ada Nebot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernique</w:t>
+                <w:t xml:space="preserve">Julian C. van Eyken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Comput.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39, pp.100547. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ascom.2022.100547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac6268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552429v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPECFIND V3.0 catalog of radio continuum cross-identifications and spectra: Reaching lower frequencies</w:t>
               </w:r>
@@ -1269,51 +1269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Science Platform Network to Facilitate Astrophysics in the 2020s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Desai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arviset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,51 +1394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSIM: The necessary evolution of a cross-identification tool along with data evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Brouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Willacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darek C. Lis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3667,411 +3667,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Virtual Observatory Schools</w:t>
+                <w:t xml:space="preserve">Supporting FAIR Principles in the Astrophysics Community: the European Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fran Jiménez-Estaban</w:t>
+                <w:t xml:space="preserve">Marco Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Amodeo</w:t>
+                <w:t xml:space="preserve">François Bonnarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Cortés-Contreras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Derriere</w:t>
+                <w:t xml:space="preserve">Markus Demleitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Cape Town / Le Cap, South Africa. pp.325</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Cape Town, South Africa. pp.311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733907v1</w:t>
+                <w:t xml:space="preserve">hal-04733913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AstroInformatics: Recommendations for Global Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Mahabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Mahabal</w:t>
+                <w:t xml:space="preserve">Pranav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranav Sharma</w:t>
+                <w:t xml:space="preserve">Rana Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Andreon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S20 Policy Webinar on Astroinformatics for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Virtual, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2401.04623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting FAIR Principles in the Astrophysics Community: the European Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European Virtual Observatory Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran Jiménez-Estaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Molinaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark G. Allen</w:t>
+                <w:t xml:space="preserve">Stefania Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonnarel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Genova</w:t>
+                <w:t xml:space="preserve">Miriam Cortés-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Demleitner</w:t>
+                <w:t xml:space="preserve">Sebastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Cape Town, South Africa. pp.311</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Cape Town / Le Cap, South Africa. pp.325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733913v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Build FAIR workflow for astronomical catalogues</w:t>
               </w:r>
@@ -4096,51 +4096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ocvirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4784,293 +4784,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading the Word - Current Status of VO Tutorials and Schools</w:t>
+                <w:t xml:space="preserve">Impact of Astronomy Evolution on the Documentalists' Activities at CDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina A. Lutz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Evelyne Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizick Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidimensional Astronomy Librarianship: From Open Science to the Preservation of Astronomical Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Astronomical Society, Jun 2021, Virtual conference, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.eacea881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03842966v1</w:t>
+                <w:t xml:space="preserve">hal-03372191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability for Encoding Gravitational-wave Sky Localizations with the Multi Order Coverage Data Structure: Present and Future Developments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spreading the Word - Current Status of VO Tutorials and Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Travasso</w:t>
+                <w:t xml:space="preserve">Katharina A. Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Cortés-Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, en ligne, United States. pp.131</w:t>
+              <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenade (virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842972v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03842966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Interoperability - The CDS Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5086,187 +5091,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenade ( virtual ), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Astronomy Evolution on the Documentalists' Activities at CDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Son</w:t>
+                <w:t xml:space="preserve">Capability for Encoding Gravitational-wave Sky Localizations with the Multi Order Coverage Data Structure: Present and Future Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizick Lesteven</w:t>
+                <w:t xml:space="preserve">Marica Branchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Punturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Marquis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helios Vocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Travasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidimensional Astronomy Librarianship: From Open Science to the Preservation of Astronomical Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, en ligne, United States. pp.131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372191v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASSIS and Aladin interfaced for a VO-compliant spectral data cube analysis tool</w:t>
               </w:r>
@@ -5278,51 +5278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,90 +5377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data stewardship of next-generation data products and services related to ESFRI and other astrophysics infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Amodeo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5505,463 +5505,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the VO Framework in the EOSC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Molinaro</w:t>
+                <w:t xml:space="preserve">Exploring Time Domain Multi-Messenger Astronomy through the Virtual Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Nebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Bonnarel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXIX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The New Era of Multi-Messenger Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Groningen, Netherlands. pp.056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.357.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398897v1</w:t>
+                <w:t xml:space="preserve">hal-03143728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Time Domain Multi-Messenger Astronomy through the Virtual Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boch</w:t>
+                <w:t xml:space="preserve">The Virtual Observatory ecosystem facing the European Open Science Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schaaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Castro Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The New Era of Multi-Messenger Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.357.0056⟩</w:t>
+              <w:t xml:space="preserve">Observatory Operations: Strategies, Processes, and Systems VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2562322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143728v1</w:t>
+                <w:t xml:space="preserve">hal-03377029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtual Observatory ecosystem facing the European Open Science Cloud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Integrating the VO Framework in the EOSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Margarida Castro Neves</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bertocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatory Operations: Strategies, Processes, and Systems VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The ADASS XXIX conference was hosted by ASTRON (Netherlands Institute for Radioastronomy) in collaboration with seven more Dutch institutes: JIVE (Joint Institute for VLBI ERIC), ALMA ARC Leiden, RuG (University of Groningen), Leiden University, SRON (Netherlands Institute for Space Research), RU (University of Nijmegen), and UvA (University of Amsterdam)., Oct 2019, Groningen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377029v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with Gravitational-Wave sky localizations: new methods and implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marica Branchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6146,51 +6146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ocvirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6472,472 +6472,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliography, catalogs, pixel data: Management of heterogeneous Big Data at CDS by the documentalists</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CDS - Interfaces for published and reference data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Library and Information Services in Astronomy VIII: "Astronomy Librarianship in the era of Big Data and Open Science"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.02001, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818602001⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.12001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818612001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387845v1</w:t>
+                <w:t xml:space="preserve">hal-02387843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDS - Interfaces for published and reference data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Allen</w:t>
+                <w:t xml:space="preserve">VO for Everyone - Getting Ready for the 4th ASTERICS DADI VO School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina A. Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Library and Information Services in Astronomy VIII: "Astronomy Librarianship in the era of Big Data and Open Science"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVIII.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, College Park, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387843v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO for Everyone - Getting Ready for the 4th ASTERICS DADI VO School</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The International Virtual Observatory Alliance in 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet D. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet D Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVIII.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, College Park, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of Astronomical Data Analysis Software and Systems XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, College Park, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993640v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The International Virtual Observatory Alliance in 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bibliography, catalogs, pixel data: Management of heterogeneous Big Data at CDS by the documentalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet D. Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark G Allen</w:t>
+                <w:t xml:space="preserve">M. Buga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dowler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janet D Evans</w:t>
+                <w:t xml:space="preserve">C. Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Astronomical Data Analysis Software and Systems XXVIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Library and Information Services in Astronomy VIII: "Astronomy Librarianship in the era of Big Data and Open Science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.02001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818602001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387833v1</w:t>
+                <w:t xml:space="preserve">hal-02387845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia DR2 and the Virtual Observatory: VO in Operations New Era</w:t>
               </w:r>
@@ -7042,403 +7042,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorisations of object types in SIMBAD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cambrésy</w:t>
+                <w:t xml:space="preserve">Quality Assurance in the Ingestion of Data into the CDS VizieR Catalogue and Data Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ocvirk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Brouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Library and Information Services in Astronomy VIII: "Astronomy Librarianship in the era of Big Data and Open Science"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, College Park, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387839v1</w:t>
+                <w:t xml:space="preserve">hal-02993648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH/IR stars versus YSOs in infrared photometric surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Why Galaxies Care About AGB Stars: A Continuing Challenge through Cosmic Time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Vienna, Austria. pp.454-455, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743921318007901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Assurance in the Ingestion of Data into the CDS VizieR Catalogue and Data Services</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
+                <w:t xml:space="preserve">Categorisations of object types in SIMBAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cambrésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Library and Information Services in Astronomy VIII: "Astronomy Librarianship in the era of Big Data and Open Science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.12009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818612009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993648v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term Management of 1000s of All-Sky Reference Data Sets Using the HiPS Network</w:t>
               </w:r>
@@ -7631,77 +7631,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is in SIMBAD?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7720,277 +7720,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Hierarchical Approach to Big Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Oberto</w:t>
+                <w:t xml:space="preserve">The VO: A Powerful Tool for Global Astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arviset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berriman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Sydney, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387849v1</w:t>
+                <w:t xml:space="preserve">hal-02387846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VO: A Powerful Tool for Global Astronomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Boisson</w:t>
+                <w:t xml:space="preserve">An Hierarchical Approach to Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Sydney, France</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387846v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Photometry Measurements from VizieR Catalogs</w:t>
               </w:r>
@@ -8002,51 +8002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ochsenbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9127,51 +9127,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping access from visualisation tools to SKA science images and cubes stored in a Rucio Data Lake through IVOA discovery and access services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9258,64 +9258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jupyter notebooks maintenance tips and tricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9451,103 +9451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading the word -current status of VO tutorials and schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina A. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Cortés-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9726,51 +9726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10009,64 +10009,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINAL ANALYSIS REPORT ON USE OF IVOA STANDARDS FOR FAIR ESFRI AND COMMUNITY DATA AND BEST STEWARDSHIP PRACTICES FOR VALUE-ADDED DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10326,51 +10326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="781AD510"/>
+    <w:nsid w:val="D382FBAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10557,51 +10557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2168-0087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081514379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2025.101014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baumann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernique Pierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy X. Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Mazzarella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. van Eyken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac6268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Punturo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Nebot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2022.100547" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Stein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Landais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Medling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J. Kewley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Calzetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C. Privon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Larson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2ebb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borgersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Frodason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuznetsov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H von Wenckstern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abac8b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Desai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arviset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Berriman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga-Ram Chary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brouty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Buga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629925" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H.J. de Bruijne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lawrence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2015.03.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernique" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lockhart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/2/149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Dopita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Leitherer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeel Dav&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tiantian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A. Bell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willacy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Phillips" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek C. Lis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/48" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Fathi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Hatziminaoglou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peletier Reynier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16812.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014371" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galametz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Vernet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rettura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912177" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Jim&#233;nez-Estaban" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Amodeo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cort&#233;s-Contreras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Derriere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733928v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Mahabal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Sharma" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Adhikari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Andreon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.04623" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Molinaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Demleitner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ocvirk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oberto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Berretta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cutini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Tosti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubrano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842966v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina A. Lutz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derriere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842972v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Travasso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842970v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372191v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Son" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.eacea881" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Boiziot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.8daedc4d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bertocco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0056" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Castro Neves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562322" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Coughlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stratta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993629v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G Allen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamanna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espinal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Haarlem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesteven" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387845v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387843v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D. Evans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dowler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D Evans" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salgado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-S&#225;nchez Ra&#250;l" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Segovia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcione Mora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loup" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993710v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loup" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318007901" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993648v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993651v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887739v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387849v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387846v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arviset" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berriman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ochsenbein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.804048" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993996v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Donalson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2017ivoa.spec.0519F" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994008v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Salgado" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2013ivoa.spec.1005S" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738803v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barnsley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970692v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738850v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372181v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372187v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372192v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mantelet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Neuville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372185v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994003v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201986v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Heinl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2168-0087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081514379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2025.101014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baumann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernique Pierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Punturo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Nebot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2022.100547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy X. Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Mazzarella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. van Eyken" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac6268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Stein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Landais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Medling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J. Kewley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Calzetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C. Privon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Larson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2ebb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borgersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Frodason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuznetsov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H von Wenckstern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abac8b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Desai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arviset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Berriman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga-Ram Chary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brouty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Buga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629925" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H.J. de Bruijne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lawrence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2015.03.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernique" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lockhart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/2/149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Dopita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Leitherer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeel Dav&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tiantian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A. Bell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willacy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Phillips" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek C. Lis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/48" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Fathi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Hatziminaoglou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peletier Reynier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16812.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014371" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galametz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Vernet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rettura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912177" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Molinaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Demleitner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Mahabal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Sharma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Adhikari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Andreon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.04623" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733907v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Jim&#233;nez-Estaban" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Amodeo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cort&#233;s-Contreras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Derriere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ocvirk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oberto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Berretta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cutini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Tosti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubrano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Son" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.eacea881" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina A. Lutz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derriere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842972v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Travasso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Boiziot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.8daedc4d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0056" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Castro Neves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562322" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398897v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bertocco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Coughlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stratta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993629v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G Allen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamanna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espinal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Haarlem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesteven" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993640v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387833v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D. Evans" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dowler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D Evans" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387845v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salgado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-S&#225;nchez Ra&#250;l" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Segovia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcione Mora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993648v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loup" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318007901" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387839v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loup" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993651v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887739v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arviset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berriman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ochsenbein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.804048" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993996v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Donalson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2017ivoa.spec.0519F" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994008v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Salgado" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2013ivoa.spec.1005S" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738803v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barnsley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970692v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738850v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372181v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372187v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372192v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mantelet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Neuville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372185v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994003v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201986v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Heinl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>