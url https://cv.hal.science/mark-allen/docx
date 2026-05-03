--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -446,295 +446,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Order Coverage data structure to plan multi-messenger observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Best Practices for Data Publication in the Astronomical Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Punturo</w:t>
+                <w:t xml:space="preserve">Tracy X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Allen</w:t>
+                <w:t xml:space="preserve">Marion Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ada Nebot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernique</w:t>
+                <w:t xml:space="preserve">Joseph M. Mazzarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuqin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian C. van Eyken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Comput.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ascom.2022.100547⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac6268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552429v1</w:t>
+                <w:t xml:space="preserve">hal-03372195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Practices for Data Publication in the Astronomical Literature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Schmitz</w:t>
+                <w:t xml:space="preserve">Multi Order Coverage data structure to plan multi-messenger observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph M. Mazzarella</w:t>
+                <w:t xml:space="preserve">Michele Punturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiuqin Wu</w:t>
+                <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian C. van Eyken</w:t>
+                <w:t xml:space="preserve">Ada Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Astron.Comput.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.100547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac6268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ascom.2022.100547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372195v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPECFIND V3.0 catalog of radio continuum cross-identifications and spectra: Reaching lower frequencies</w:t>
               </w:r>
@@ -1269,51 +1269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Science Platform Network to Facilitate Astrophysics in the 2020s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Desai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arviset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,51 +1394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSIM: The necessary evolution of a cross-identification tool along with data evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Brouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Willacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darek C. Lis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2655,239 +2655,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalelength of disc galaxies</w:t>
+                <w:t xml:space="preserve">ITERA: IDL Tool for Emission-line Ratio Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kambiz Fathi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Peletier Reynier</w:t>
+                <w:t xml:space="preserve">Brent Groves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994127v1</w:t>
+                <w:t xml:space="preserve">hal-02994188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITERA: IDL Tool for Emission-line Ratio Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark G. Allen</w:t>
+                <w:t xml:space="preserve">Scalelength of disc galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanthia Hatziminaoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peletier Reynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 406, pp.1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16812.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994188v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray and multiwavelength view of NGC 4278. A LINER-Seyfert connection?</w:t>
               </w:r>
@@ -3792,286 +3792,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AstroInformatics: Recommendations for Global Cooperation</w:t>
+                <w:t xml:space="preserve">European Virtual Observatory Schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Mahabal</w:t>
+                <w:t xml:space="preserve">Fran Jiménez-Estaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranav Sharma</w:t>
+                <w:t xml:space="preserve">Stefania Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Adhikari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Allen</w:t>
+                <w:t xml:space="preserve">Miriam Cortés-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Andreon</w:t>
+                <w:t xml:space="preserve">Sebastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S20 Policy Webinar on Astroinformatics for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cape Town / Le Cap, South Africa. pp.325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733928v1</w:t>
+                <w:t xml:space="preserve">hal-04733907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Virtual Observatory Schools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AstroInformatics: Recommendations for Global Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Mahabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fran Jiménez-Estaban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark G. Allen</w:t>
+                <w:t xml:space="preserve">Pranav Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Amodeo</w:t>
+                <w:t xml:space="preserve">Rana Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Cortés-Contreras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Derriere</w:t>
+                <w:t xml:space="preserve">Stefano Andreon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXXI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">S20 Policy Webinar on Astroinformatics for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Virtual, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2401.04623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733907v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Build FAIR workflow for astronomical catalogues</w:t>
               </w:r>
@@ -4284,277 +4284,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiPSgen: The Hierarchical Progressive Survey Generation Tool</w:t>
+                <w:t xml:space="preserve">Search for Spatial and Temporal Coincidence Between Fermi-LAT Exposure Maps and Gravitational Wave Sky Localizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernique</w:t>
+                <w:t xml:space="preserve">Alessandra Berretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Oberto</w:t>
+                <w:t xml:space="preserve">Sara Cutini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boch</w:t>
+                <w:t xml:space="preserve">Gino Tosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Grenade (virtual), Spain</w:t>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX. ASP Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03842964v1</w:t>
+                <w:t xml:space="preserve">hal-03842971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Spatial and Temporal Coincidence Between Fermi-LAT Exposure Maps and Gravitational Wave Sky Localizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HiPSgen: The Hierarchical Progressive Survey Generation Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cutini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+                <w:t xml:space="preserve">Caroline Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gino Tosti</w:t>
+                <w:t xml:space="preserve">Anais Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Lubrano</w:t>
+                <w:t xml:space="preserve">Daniel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX. ASP Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. pp.167</w:t>
+              <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenade (virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842971v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03842964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Tools Fostered by the HiPS Ecosystem</w:t>
               </w:r>
@@ -4566,51 +4566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX. ASP Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, virtual conference, Spain. pp.7</w:t>
@@ -4784,364 +4784,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Astronomy Evolution on the Documentalists' Activities at CDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Allen</w:t>
+                <w:t xml:space="preserve">Data Interoperability - The CDS Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidimensional Astronomy Librarianship: From Open Science to the Preservation of Astronomical Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenade ( virtual ), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372191v1</w:t>
+                <w:t xml:space="preserve">hal-03842970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading the Word - Current Status of VO Tutorials and Schools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact of Astronomy Evolution on the Documentalists' Activities at CDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizick Lesteven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidimensional Astronomy Librarianship: From Open Science to the Preservation of Astronomical Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Astronomical Society, Jun 2021, Virtual conference, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.eacea881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03842966v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Interoperability - The CDS Experience</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spreading the Word - Current Status of VO Tutorials and Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina A. Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Cortés-Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Grenade ( virtual ), Spain</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Grenade (virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842970v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03842966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capability for Encoding Gravitational-wave Sky Localizations with the Multi Order Coverage Data Structure: Present and Future Developments</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marica Branchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Punturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helios Vocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5278,51 +5278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,64 +5377,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data stewardship of next-generation data products and services related to ESFRI and other astrophysics infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5511,51 +5511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Time Domain Multi-Messenger Astronomy through the Virtual Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Nebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5639,286 +5639,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtual Observatory ecosystem facing the European Open Science Cloud</w:t>
+                <w:t xml:space="preserve">Integrating the VO Framework in the EOSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Genova</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Schaaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margarida Castro Neves</w:t>
+                <w:t xml:space="preserve">Sara Bertocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatory Operations: Strategies, Processes, and Systems VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The ADASS XXIX conference was hosted by ASTRON (Netherlands Institute for Radioastronomy) in collaboration with seven more Dutch institutes: JIVE (Joint Institute for VLBI ERIC), ALMA ARC Leiden, RuG (University of Groningen), Leiden University, SRON (Netherlands Institute for Space Research), RU (University of Nijmegen), and UvA (University of Amsterdam)., Oct 2019, Groningen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377029v1</w:t>
+                <w:t xml:space="preserve">hal-02398897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the VO Framework in the EOSC</w:t>
+                <w:t xml:space="preserve">The Virtual Observatory ecosystem facing the European Open Science Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Bonnarel</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schaaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Castro Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXIX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Observatory Operations: Strategies, Processes, and Systems VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2562322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398897v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with Gravitational-Wave sky localizations: new methods and implementations</w:t>
               </w:r>
@@ -6038,51 +6038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The International Virtual Observatory Alliance in 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The ADASS XXIX conference was hosted by ASTRON (Netherlands Institute for Radioastronomy) in collaboration with seven more Dutch institutes: JIVE (Joint Institute for VLBI ERIC), ALMA ARC Leiden, RuG (University of Groningen), Leiden University, SRON (Netherlands Institute for Space Research), RU (University of Nijmegen), and UvA (University of Amsterdam)., Oct 2019, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6146,51 +6146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ocvirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6478,51 +6478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDS - Interfaces for published and reference data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Library and Information Services in Astronomy VIII: "Astronomy Librarianship in the era of Big Data and Open Science"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.12001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6556,90 +6556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VO for Everyone - Getting Ready for the 4th ASTERICS DADI VO School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina A. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Nebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVIII.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, College Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6658,286 +6658,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The International Virtual Observatory Alliance in 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bibliography, catalogs, pixel data: Management of heterogeneous Big Data at CDS by the documentalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet D. Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark G Allen</w:t>
+                <w:t xml:space="preserve">M. Buga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dowler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janet D Evans</w:t>
+                <w:t xml:space="preserve">C. Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Astronomical Data Analysis Software and Systems XXVIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Library and Information Services in Astronomy VIII: "Astronomy Librarianship in the era of Big Data and Open Science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.02001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818602001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387833v1</w:t>
+                <w:t xml:space="preserve">hal-02387845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliography, catalogs, pixel data: Management of heterogeneous Big Data at CDS by the documentalists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The International Virtual Observatory Alliance in 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Fernique</w:t>
+                <w:t xml:space="preserve">Janet D. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnarel</w:t>
+                <w:t xml:space="preserve">Patrick Dowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet D Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Library and Information Services in Astronomy VIII: "Astronomy Librarianship in the era of Big Data and Open Science"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of Astronomical Data Analysis Software and Systems XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, College Park, Maryland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387845v1</w:t>
+                <w:t xml:space="preserve">hal-02387833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia DR2 and the Virtual Observatory: VO in Operations New Era</w:t>
               </w:r>
@@ -7074,51 +7074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ocvirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Brouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7186,51 +7186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH/IR stars versus YSOs in infrared photometric surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7316,64 +7316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cambrésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7463,64 +7463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Trieste, Italy</w:t>
@@ -7631,77 +7631,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is in SIMBAD?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7890,51 +7890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8002,51 +8002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ochsenbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8700,51 +8700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Donalson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9007,51 +9007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Osuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Louys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9087,51 +9087,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9258,64 +9258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jupyter notebooks maintenance tips and tricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9346,51 +9346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 years of CDS, 30 years of Aladin project: status and perspectives of the HiPS ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9451,103 +9451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading the word -current status of VO tutorials and schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina A. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Cortés-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9563,416 +9563,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative tools fostered by the HiPS ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boch</w:t>
+                <w:t xml:space="preserve">CDS homogenisation of metadata from publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Oberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372187v1</w:t>
+                <w:t xml:space="preserve">hal-03372192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDS homogenisation of metadata from publishers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interoperability between Publications, Reference Data and Visualisation Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ocvirk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...213 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9982,283 +9789,451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINAL ANALYSIS REPORT ON USE OF IVOA STANDARDS FOR FAIR ESFRI AND COMMUNITY DATA AND BEST STEWARDSHIP PRACTICES FOR VALUE-ADDED DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Heinl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D4.8, ESCAPE project report D4.8. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective en sciences de la planète et de l’univers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Moulin</w:t>
+                <w:t xml:space="preserve">I Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">C Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Boisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04782576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">C Ceccarelli</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astronomy Open Science Competence Centre in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Combes</w:t>
+                <w:t xml:space="preserve">Joachim Wambsganss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">insu-04782576v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software &amp; Systems XXXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gorlitz, Germany. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId311"/>
+      <w:footerReference w:type="default" r:id="rId313"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10326,51 +10301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D382FBAC"/>
+    <w:nsid w:val="7B0CB90E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10557,51 +10532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2168-0087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081514379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2025.101014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baumann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernique Pierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Punturo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Nebot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2022.100547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy X. Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Mazzarella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. van Eyken" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac6268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Stein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Landais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Medling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J. Kewley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Calzetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C. Privon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Larson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2ebb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borgersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Frodason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuznetsov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H von Wenckstern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abac8b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Desai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arviset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Berriman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga-Ram Chary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brouty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Buga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629925" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H.J. de Bruijne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lawrence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2015.03.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernique" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lockhart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/2/149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Dopita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Leitherer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeel Dav&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tiantian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A. Bell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willacy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Phillips" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek C. Lis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/48" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Fathi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Hatziminaoglou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peletier Reynier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16812.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014371" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galametz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Vernet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rettura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912177" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Molinaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Demleitner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733928v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Mahabal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Sharma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Adhikari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Andreon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.04623" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733907v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Jim&#233;nez-Estaban" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Amodeo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cort&#233;s-Contreras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Derriere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ocvirk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oberto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Berretta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cutini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Tosti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubrano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Son" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.eacea881" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina A. Lutz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derriere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842972v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Travasso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Boiziot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.8daedc4d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0056" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Castro Neves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562322" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398897v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bertocco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Coughlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stratta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993629v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G Allen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamanna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espinal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Haarlem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesteven" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993640v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387833v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D. Evans" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dowler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D Evans" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387845v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salgado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-S&#225;nchez Ra&#250;l" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Segovia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcione Mora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993648v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loup" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318007901" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387839v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loup" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993651v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887739v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arviset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berriman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ochsenbein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.804048" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993996v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Donalson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2017ivoa.spec.0519F" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994008v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Salgado" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2013ivoa.spec.1005S" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738803v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barnsley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970692v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738850v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372181v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372187v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372192v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mantelet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Neuville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372185v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994003v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201986v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Heinl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2168-0087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081514379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2025.101014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baumann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernique Pierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy X. Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Mazzarella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. van Eyken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac6268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Punturo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Nebot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2022.100547" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Stein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Landais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Medling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J. Kewley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Calzetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C. Privon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Larson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2ebb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borgersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Frodason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuznetsov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H von Wenckstern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abac8b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Desai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arviset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Berriman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga-Ram Chary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brouty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Buga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629925" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H.J. de Bruijne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lawrence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2015.03.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernique" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lockhart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/2/149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Dopita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Leitherer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeel Dav&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tiantian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A. Bell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willacy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Phillips" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek C. Lis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/48" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Fathi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Hatziminaoglou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peletier Reynier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16812.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014371" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galametz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Vernet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rettura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912177" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Molinaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Demleitner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Jim&#233;nez-Estaban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Amodeo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cort&#233;s-Contreras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Derriere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Mahabal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Sharma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Adhikari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Andreon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.04623" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ocvirk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Berretta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cutini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Tosti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubrano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oberto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Son" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.eacea881" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina A. Lutz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842972v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Travasso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Boiziot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.8daedc4d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0056" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398897v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bertocco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Castro Neves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562322" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Coughlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stratta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993629v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G Allen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamanna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espinal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Haarlem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesteven" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993640v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387845v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buga" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D. Evans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dowler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D Evans" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salgado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-S&#225;nchez Ra&#250;l" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Segovia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcione Mora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993648v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loup" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318007901" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387839v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loup" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993651v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887739v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arviset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berriman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ochsenbein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.804048" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993996v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Donalson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2017ivoa.spec.0519F" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994008v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Salgado" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2013ivoa.spec.1005S" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738803v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barnsley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970692v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738850v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372181v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372192v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mantelet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Neuville" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994003v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Heinl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592541v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wambsganss" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Solano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>