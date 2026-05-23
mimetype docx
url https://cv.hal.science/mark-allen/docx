--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -714,295 +714,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPECFIND V3.0 catalog of radio continuum cross-identifications and spectra: Reaching lower frequencies</w:t>
+                <w:t xml:space="preserve">Tracing the Ionization Structure of the Shocked Filaments of NGC 6240</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yelena Stein</w:t>
+                <w:t xml:space="preserve">Anne M. Medling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Vollmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boch</w:t>
+                <w:t xml:space="preserve">Lisa J. Kewley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Landais</w:t>
+                <w:t xml:space="preserve">Daniela Calzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Vannier</w:t>
+                <w:t xml:space="preserve">George C. Privon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039659⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac2ebb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418240v1</w:t>
+                <w:t xml:space="preserve">hal-03417420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the Ionization Structure of the Shocked Filaments of NGC 6240</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SPECFIND V3.0 catalog of radio continuum cross-identifications and spectra: Reaching lower frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa J. Kewley</w:t>
+                <w:t xml:space="preserve">Yelena Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Calzetti</w:t>
+                <w:t xml:space="preserve">Bernd Vollmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George C. Privon</w:t>
+                <w:t xml:space="preserve">Gilles Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsten Larson</w:t>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 923, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 655, pp.A17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac2ebb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417420v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental exploration of the amphoteric defect model by cryogenic ion irradiation of a range of wide band gap oxide materials</w:t>
               </w:r>
@@ -2397,51 +2397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THEORETICAL EVOLUTION OF OPTICAL STRONG LINES ACROSS COSMIC TIME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa J. Kewley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Dopita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,239 +2655,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITERA: IDL Tool for Emission-line Ratio Analysis</w:t>
+                <w:t xml:space="preserve">Scalelength of disc galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brent Groves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark G. Allen</w:t>
+                <w:t xml:space="preserve">Kambiz Fathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanthia Hatziminaoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peletier Reynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 406, pp.1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16812.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994188v1</w:t>
+                <w:t xml:space="preserve">hal-02994127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalelength of disc galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Peletier Reynier</w:t>
+                <w:t xml:space="preserve">ITERA: IDL Tool for Emission-line Ratio Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Groves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994127v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray and multiwavelength view of NGC 4278. A LINER-Seyfert connection?</w:t>
               </w:r>
@@ -4057,51 +4057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Build FAIR workflow for astronomical catalogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ocvirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,277 +4284,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Spatial and Temporal Coincidence Between Fermi-LAT Exposure Maps and Gravitational Wave Sky Localizations</w:t>
+                <w:t xml:space="preserve">HiPSgen: The Hierarchical Progressive Survey Generation Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Berretta</w:t>
+                <w:t xml:space="preserve">Caroline Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cutini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+                <w:t xml:space="preserve">Anais Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gino Tosti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Lubrano</w:t>
+                <w:t xml:space="preserve">Daniel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX. ASP Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. pp.167</w:t>
+              <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenade (virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842971v1</w:t>
+                <w:t xml:space="preserve">insu-03842964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiPSgen: The Hierarchical Progressive Survey Generation Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for Spatial and Temporal Coincidence Between Fermi-LAT Exposure Maps and Gravitational Wave Sky Localizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Berretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernique</w:t>
+                <w:t xml:space="preserve">Sara Cutini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Oberto</w:t>
+                <w:t xml:space="preserve">Gino Tosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boch</w:t>
+                <w:t xml:space="preserve">Pasquale Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Grenade (virtual), Spain</w:t>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX. ASP Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03842964v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Tools Fostered by the HiPS Ecosystem</w:t>
               </w:r>
@@ -4566,51 +4566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,614 +4659,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03842965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladin Lite v3: Behind the Scenes of a Major Overhaul</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Interoperability - The CDS Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX. ASP Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, virtual conference, Spain. pp.7</w:t>
+              <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenade ( virtual ), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842974v1</w:t>
+                <w:t xml:space="preserve">hal-03842970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Interoperability - The CDS Experience</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capability for Encoding Gravitational-wave Sky Localizations with the Multi Order Coverage Data Structure: Present and Future Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marica Branchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Punturo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helios Vocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Travasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Grenade ( virtual ), Spain</w:t>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, en ligne, United States. pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842970v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Astronomy Evolution on the Documentalists' Activities at CDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Astronomy Librarianship: From Open Science to the Preservation of Astronomical Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Astronomical Society, Jun 2021, Virtual conference, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/25c2cfeb.eacea881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading the Word - Current Status of VO Tutorials and Schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina A. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Cortés-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Astronomical Data Analysis Software and Systems (ADASS XXX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenade (virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03842966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability for Encoding Gravitational-wave Sky Localizations with the Multi Order Coverage Data Structure: Present and Future Developments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helios Vocca</w:t>
+                <w:t xml:space="preserve">Aladin Lite v3: Behind the Scenes of a Major Overhaul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Travasso</w:t>
+                <w:t xml:space="preserve">François-Xavier Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, en ligne, United States. pp.131</w:t>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX. ASP Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, virtual conference, Spain. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842972v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASSIS and Aladin interfaced for a VO-compliant spectral data cube analysis tool</w:t>
               </w:r>
@@ -5505,329 +5505,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Time Domain Multi-Messenger Astronomy through the Virtual Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ada Nebot</w:t>
+                <w:t xml:space="preserve">Integrating the VO Framework in the EOSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boch</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bertocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The New Era of Multi-Messenger Astrophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The ADASS XXIX conference was hosted by ASTRON (Netherlands Institute for Radioastronomy) in collaboration with seven more Dutch institutes: JIVE (Joint Institute for VLBI ERIC), ALMA ARC Leiden, RuG (University of Groningen), Leiden University, SRON (Netherlands Institute for Space Research), RU (University of Nijmegen), and UvA (University of Amsterdam)., Oct 2019, Groningen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143728v1</w:t>
+                <w:t xml:space="preserve">hal-02398897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the VO Framework in the EOSC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Molinaro</w:t>
+                <w:t xml:space="preserve">Exploring Time Domain Multi-Messenger Astronomy through the Virtual Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Nebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Bonnarel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXIX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The New Era of Multi-Messenger Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Groningen, Netherlands. pp.056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.357.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398897v1</w:t>
+                <w:t xml:space="preserve">hal-03143728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Observatory ecosystem facing the European Open Science Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5898,351 +5898,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working with Gravitational-Wave sky localizations: new methods and implementations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
+                <w:t xml:space="preserve">Interactive Submission of Data to be Published in VizieR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael W. Coughlin</w:t>
+                <w:t xml:space="preserve">P. Ocvirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Stratta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Derriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The New Era of Multi-Messenger Astrophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVII.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Santiago, Chile</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483924v1</w:t>
+                <w:t xml:space="preserve">hal-02993623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The International Virtual Observatory Alliance in 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The ADASS XXIX conference was hosted by ASTRON (Netherlands Institute for Radioastronomy) in collaboration with seven more Dutch institutes: JIVE (Joint Institute for VLBI ERIC), ALMA ARC Leiden, RuG (University of Groningen), Leiden University, SRON (Netherlands Institute for Space Research), RU (University of Nijmegen), and UvA (University of Amsterdam)., Oct 2019, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Submission of Data to be Published in VizieR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Landais</w:t>
+                <w:t xml:space="preserve">Working with Gravitational-Wave sky localizations: new methods and implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marica Branchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W. Coughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ocvirk</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giulia Stratta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVII.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The New Era of Multi-Messenger Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Groningen, Netherlands. pp.031, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.357.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993623v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE - Addressing Open Science Challenges</w:t>
               </w:r>
@@ -6472,347 +6472,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDS - Interfaces for published and reference data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bibliography, catalogs, pixel data: Management of heterogeneous Big Data at CDS by the documentalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Library and Information Services in Astronomy VIII: "Astronomy Librarianship in the era of Big Data and Open Science"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.12001, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818612001⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.02001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818602001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387843v1</w:t>
+                <w:t xml:space="preserve">hal-02387845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO for Everyone - Getting Ready for the 4th ASTERICS DADI VO School</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Derriere</w:t>
+                <w:t xml:space="preserve">CDS - Interfaces for published and reference data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVIII.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Library and Information Services in Astronomy VIII: "Astronomy Librarianship in the era of Big Data and Open Science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.12001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818612001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993640v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliography, catalogs, pixel data: Management of heterogeneous Big Data at CDS by the documentalists</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VO for Everyone - Getting Ready for the 4th ASTERICS DADI VO School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina A. Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Derriere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Library and Information Services in Astronomy VIII: "Astronomy Librarianship in the era of Big Data and Open Science"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVIII.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, College Park, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201818602001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02387845v1</w:t>
+                <w:t xml:space="preserve">hal-02993640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The International Virtual Observatory Alliance in 2018</w:t>
               </w:r>
@@ -7048,77 +7048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality Assurance in the Ingestion of Data into the CDS VizieR Catalogue and Data Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ocvirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Brouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7186,51 +7186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OH/IR stars versus YSOs in infrared photometric surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cambrésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7463,64 +7463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Trieste, Italy</w:t>
@@ -7657,51 +7657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7890,51 +7890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8028,51 +8028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Derriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Waikoloa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8700,51 +8700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Donalson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9007,51 +9007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Osuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Louys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9346,51 +9346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 years of CDS, 30 years of Aladin project: status and perspectives of the HiPS ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernique Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9451,77 +9451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading the word -current status of VO tutorials and schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina A. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Cortés-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9608,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Oberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Lesteven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10301,51 +10301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B0CB90E"/>
+    <w:nsid w:val="F4CFDAC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10532,51 +10532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2168-0087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081514379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2025.101014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baumann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernique Pierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy X. Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Mazzarella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. van Eyken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac6268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Punturo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Nebot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2022.100547" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Stein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Landais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Medling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J. Kewley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Calzetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C. Privon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Larson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2ebb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borgersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Frodason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuznetsov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H von Wenckstern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abac8b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Desai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arviset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Berriman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga-Ram Chary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brouty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Buga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629925" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H.J. de Bruijne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lawrence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2015.03.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernique" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lockhart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/2/149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Dopita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Leitherer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeel Dav&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tiantian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A. Bell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willacy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Phillips" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek C. Lis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/48" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Fathi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Hatziminaoglou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peletier Reynier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16812.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014371" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galametz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Vernet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rettura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912177" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Molinaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Demleitner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Jim&#233;nez-Estaban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Amodeo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cort&#233;s-Contreras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Derriere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Mahabal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Sharma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Adhikari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Andreon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.04623" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ocvirk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Berretta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cutini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Tosti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubrano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oberto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842974v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Son" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.eacea881" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina A. Lutz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842972v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Travasso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Boiziot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.8daedc4d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0056" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398897v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bertocco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Castro Neves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562322" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Coughlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stratta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993629v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G Allen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamanna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espinal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Haarlem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesteven" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993640v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387845v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buga" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D. Evans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dowler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D Evans" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salgado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-S&#225;nchez Ra&#250;l" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Segovia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcione Mora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993648v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loup" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318007901" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387839v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loup" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993651v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887739v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arviset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berriman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ochsenbein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.804048" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993996v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Donalson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2017ivoa.spec.0519F" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994008v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Salgado" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2013ivoa.spec.1005S" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738803v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barnsley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970692v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738850v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372181v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372192v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mantelet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Neuville" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994003v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Heinl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592541v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wambsganss" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Solano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2168-0087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081514379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2025.101014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baumann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernique Pierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy X. Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Mazzarella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. van Eyken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac6268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Punturo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Nebot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2022.100547" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Medling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa J. Kewley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Calzetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C. Privon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Larson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2ebb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Stein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Landais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borgersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vines" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Frodason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuznetsov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H von Wenckstern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abac8b" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Genova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal Coyle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Desai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arviset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Berriman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga-Ram Chary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brouty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Buga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oberto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clementini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ripepi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muraveva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629925" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallenari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prusti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H.J. de Bruijne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Bruijne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629272" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lawrence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pasian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2015.03.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernique" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oberto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Lockhart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/2/149" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Dopita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Leitherer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeel Dav&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tiantian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A. Bell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willacy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Phillips" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek C. Lis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/48" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Fathi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Hatziminaoglou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peletier Reynier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16812.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Groves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Younes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reeves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014371" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galametz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Vernet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rettura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912177" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Allen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienaym&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnarel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889216v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Molinaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Demleitner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Jim&#233;nez-Estaban" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Amodeo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cort&#233;s-Contreras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Derriere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Mahabal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Sharma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Adhikari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Andreon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.04623" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ocvirk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Oberto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Berretta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cutini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Tosti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Lubrano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Branchesi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Travasso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372191v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Son" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marquis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.eacea881" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03842966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina A. Lutz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derriere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842974v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Pineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700138v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Boiziot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.8daedc4d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bertocco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0056" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Castro Neves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562322" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993629v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483924v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Coughlin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stratta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.357.0031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G Allen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamanna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espinal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Haarlem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesteven" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387845v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818602001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387843v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D. Evans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dowler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet D Evans" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Salgado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-S&#225;nchez Ra&#250;l" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Segovia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcione Mora" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993648v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993710v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loup" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318007901" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387839v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loup" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambr&#233;sy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818612009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993651v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887739v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arviset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloisi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berriman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387849v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ochsenbein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bienayme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.804048" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993996v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Donalson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2017ivoa.spec.0519F" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523799v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Leeuwen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lindegren" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bastian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994008v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Salgado" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodrigo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5479/ADS/bib/2013ivoa.spec.1005S" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738803v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barnsley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970692v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738850v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372181v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372192v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mantelet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Neuville" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994003v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201986v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Heinl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04782576v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boisse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ceccarelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Combes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592541v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wambsganss" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Solano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>