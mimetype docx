--- v0 (2026-04-03)
+++ v1 (2026-05-04)
@@ -590,565 +590,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mener la révolte d'ici et d'ailleurs: Henri de Condé et la mobilisation malaisée des Malcontents, 1574-1576</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Several Faces of Sedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John O’Brien; Marc Schachter. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomaties rebelles. Huguenots, Malcontents et ligueurs sur la scène internationale (1562-1629)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.65-93, 2021, 978-2-7535-8642-0</w:t>
+              <w:t xml:space="preserve">Sedition. The Spread of Controversial Literature and Ideas in France and Scotland c. 1550–1610</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.291-308, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956755v1</w:t>
+                <w:t xml:space="preserve">hal-03657668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Several Faces of Sedition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dénes Harai</w:t>
+                <w:t xml:space="preserve">La présence dans l'absence. Les &amp;quot;Lieutenants en absence....&amp;quot; en France au temps des derniers Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">John O’Brien; Marc Schachter. </w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rentet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chayere; Álvaro Adot Lerga; Dénes Harai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedition. The Spread of Controversial Literature and Ideas in France and Scotland c. 1550–1610</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.291-308, 2021</w:t>
+              <w:t xml:space="preserve">Les alter ego des souverains vice-rois et lieutenants généraux en Europe et dans les Amériques (XVe-XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Pau et des pays de l'Adour, pp.339-361, 2021, 2-35311-114-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657668v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence dans l'absence. Les &amp;quot;Lieutenants en absence....&amp;quot; en France au temps des derniers Valois</w:t>
+                <w:t xml:space="preserve">Conclusion: The Several Faces of Sedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Philippe Chayere; Álvaro Adot Lerga; Dénes Harai. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénes Harai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John O'Brien; Marc Schachter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les alter ego des souverains vice-rois et lieutenants généraux en Europe et dans les Amériques (XVe-XVIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université de Pau et des pays de l'Adour, pp.339-361, 2021, 2-35311-114-9</w:t>
+              <w:t xml:space="preserve">Sedition. The Spread of Controversial Literature and Ideas in France and Scotland, c.1550-1610</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.291-308, 2021, 978-2-503-58990-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953622v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion: The Several Faces of Sedition</w:t>
+                <w:t xml:space="preserve">Mener la révolte d'ici et d'ailleurs: Henri de Condé et la mobilisation malaisée des Malcontents, 1574-1576</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedition. The Spread of Controversial Literature and Ideas in France and Scotland, c.1550-1610</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.291-308, 2021, 978-2-503-58990-9</w:t>
+              <w:t xml:space="preserve">Diplomaties rebelles. Huguenots, Malcontents et ligueurs sur la scène internationale (1562-1629)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-93, 2021, 978-2-7535-8642-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953598v1</w:t>
+                <w:t xml:space="preserve">hal-03956755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion: L'Humanisme au pouvoir?</w:t>
+                <w:t xml:space="preserve">The Edict of Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Humanisme au pouvoir? Figures de chanceliers dans l'Europe de la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.573-582, 2020, 978-2-406-10081-2</w:t>
+              <w:t xml:space="preserve">Handbuch Frieden im Europa der Frühen Neuzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.897-909, 2020, 978-3-1105-9131-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956766v1</w:t>
+                <w:t xml:space="preserve">hal-03956771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Edict of Nantes</w:t>
+                <w:t xml:space="preserve">Media and communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Scott Dixon; Beat Kümin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbuch Frieden im Europa der Frühen Neuzeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.897-909, 2020, 978-3-1105-9131-6</w:t>
+              <w:t xml:space="preserve">Interpreting Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.158-182, 2020, 978-1-138-79900-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956771v1</w:t>
+                <w:t xml:space="preserve">hal-03953548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media and communication</w:t>
+                <w:t xml:space="preserve">Conclusion: L'Humanisme au pouvoir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpreting Early Modern Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.158-182, 2020, 978-1-138-79900-4</w:t>
+              <w:t xml:space="preserve">L'Humanisme au pouvoir? Figures de chanceliers dans l'Europe de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.573-582, 2020, 978-2-406-10081-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953548v1</w:t>
+                <w:t xml:space="preserve">hal-03956766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos ignorances sont grandes&amp;quot;: la réception de Lucien Febvre dans le monde anglo-saxon</w:t>
               </w:r>
@@ -1201,289 +1201,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking with Calvinist Networks: From the &amp;quot;Calvinist International&amp;quot;: to the &amp;quot;Venice Affaire&amp;quot; (1608-1610)</w:t>
+                <w:t xml:space="preserve">Les Protestants et la désacralisation de la monarchie française. 1557-1567</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vivienne Larminie. </w:t>
+              <w:t xml:space="preserve">Isabelle Pébay-Clottes; Claude Menges-Mironneau; Paul Mironneau; Philippe Chareyre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huguenot Networks, 1560-1780. The Interactions and Impact of a Protestant Minority in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.9-27, 2017, 978-1-138-63606-4</w:t>
+              <w:t xml:space="preserve">Régicides en France et en Europe (XVIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.31-49, 2017, Cahiers d'Humanisme et Renaissance, No.139, 978-2-600-04728-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953528v1</w:t>
+                <w:t xml:space="preserve">hal-03953484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Protestants et la désacralisation de la monarchie française. 1557-1567</w:t>
+                <w:t xml:space="preserve">L'ère d'Eric Hobsbawm (1917-2012), historien de l'Europe. Transitions avec Marx vers la postmodernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Pébay-Clottes; Claude Menges-Mironneau; Paul Mironneau; Philippe Chareyre. </w:t>
+              <w:t xml:space="preserve">Denis Crouzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Régicides en France et en Europe (XVIe-XIXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.31-49, 2017, Cahiers d'Humanisme et Renaissance, No.139, 978-2-600-04728-9</w:t>
+              <w:t xml:space="preserve">Historiens d'Europe, Historiens de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.301-315, 2017, Époques, 979-10-267-0618-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953484v1</w:t>
+                <w:t xml:space="preserve">hal-03953494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ère d'Eric Hobsbawm (1917-2012), historien de l'Europe. Transitions avec Marx vers la postmodernité</w:t>
+                <w:t xml:space="preserve">Thinking with Calvinist Networks: From the &amp;quot;Calvinist International&amp;quot;: to the &amp;quot;Venice Affaire&amp;quot; (1608-1610)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Denis Crouzet. </w:t>
+              <w:t xml:space="preserve">Vivienne Larminie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens d'Europe, Historiens de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ Vallon, pp.301-315, 2017, Époques, 979-10-267-0618-2</w:t>
+              <w:t xml:space="preserve">Huguenot Networks, 1560-1780. The Interactions and Impact of a Protestant Minority in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.9-27, 2017, 978-1-138-63606-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953494v1</w:t>
+                <w:t xml:space="preserve">hal-03953528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hinterland of the Newsletter : Handling Information in Space and Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rentet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1948,51 +1948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rentet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2036,183 +2036,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: returning to the massace of Saint Bartholomew, 1572–2022</w:t>
+                <w:t xml:space="preserve">In the shadow of the Saint Bartholomew’s massacre: justice for victims and the negotiations for peace, 1572–1575</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fh/crac057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fh/crac066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956798v1</w:t>
+                <w:t xml:space="preserve">hal-03956803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the shadow of the Saint Bartholomew’s massacre: justice for victims and the negotiations for peace, 1572–1575</w:t>
+                <w:t xml:space="preserve">Introduction: returning to the massace of Saint Bartholomew, 1572–2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fh/crac066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fh/crac057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956803v1</w:t>
+                <w:t xml:space="preserve">hal-03956798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonney - In Memoriam</w:t>
               </w:r>
@@ -2994,51 +2994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greengrass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ruellet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978195v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rentet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004277199_028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05133735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kriegel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Borrelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Martysheva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac066" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crx068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de La Cotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greengrass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ruellet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978195v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rentet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004277199_028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05133735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kriegel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Borrelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Martysheva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crx068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de La Cotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>