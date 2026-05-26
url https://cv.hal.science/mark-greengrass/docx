--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -66,1646 +66,1646 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études en histoire de la pensée politique autour de Jean Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Isabelle Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Greengrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (100), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les livres à venir : la bibliothèque « virtuelle » de François Grudé de La Croix du Maine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshinori Uetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ruellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphan Geonget, Toshinori Uetani, Silvère Menegaldo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquités, recherche et bibliothèques. La naissance de l’histoire littéraire en France dans la seconde moitié du XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.19-52, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wars of Religion in the Sixteenth Century and the Problem of Trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gianmarco Braghi; Davide Dainese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">War and Peace in the Religious Conflicts of the Long Sixteenth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.19-40, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Perron : des passages aux ouvertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lana Martysheva; Mark Greengrass. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Davy du Perron. Les figures oubliées d’un passeur de son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-213, 2023, 978-2-7535-8785-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Perron et l'affaire du Premier Article du Tiers État aux États généraux de 1614-1615</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Collins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lana Martysheva; Mark Greengrass. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Davy du Perron (1556-1618): figures oubliées d'un passeur de son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-197, A paraître, 978-2-7535-88785-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prélat au Parnasse : Les Perroniana et la construction d’un espace intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lana Martysheva; Mark Greengrass. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Davy du Perron. Les figures oubliées d’un passeur de son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-213, 2023, 978-2-7535-8785-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les histoires que nous nous racontons nous-mêmes: Bérenguier Portal prend la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Callard; Tatiana Debbagi Baranova; Nicolas Le Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ Vallon, pp.226-232, 2022, 979-10-2676-1100-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Several Faces of Sedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénes Harai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John O’Brien; Marc Schachter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedition. The Spread of Controversial Literature and Ideas in France and Scotland c. 1550–1610</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.291-308, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence dans l'absence. Les &amp;quot;Lieutenants en absence....&amp;quot; en France au temps des derniers Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rentet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Chayere; Álvaro Adot Lerga; Dénes Harai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les alter ego des souverains vice-rois et lieutenants généraux en Europe et dans les Amériques (XVe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Pau et des pays de l'Adour, pp.339-361, 2021, 2-35311-114-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: The Several Faces of Sedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénes Harai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John O'Brien; Marc Schachter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedition. The Spread of Controversial Literature and Ideas in France and Scotland, c.1550-1610</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.291-308, 2021, 978-2-503-58990-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mener la révolte d'ici et d'ailleurs: Henri de Condé et la mobilisation malaisée des Malcontents, 1574-1576</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomaties rebelles. Huguenots, Malcontents et ligueurs sur la scène internationale (1562-1629)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-93, 2021, 978-2-7535-8642-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Edict of Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbuch Frieden im Europa der Frühen Neuzeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.897-909, 2020, 978-3-1105-9131-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media and communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Scott Dixon; Beat Kümin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpreting Early Modern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.158-182, 2020, 978-1-138-79900-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: L'Humanisme au pouvoir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Humanisme au pouvoir? Figures de chanceliers dans l'Europe de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.573-582, 2020, 978-2-406-10081-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos ignorances sont grandes&amp;quot;: la réception de Lucien Febvre dans le monde anglo-saxon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Barral-Baron; Philippe Joutard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lucien Febvre face à l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-144, 2019, 978-2-7535-7819-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Protestants et la désacralisation de la monarchie française. 1557-1567</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Pébay-Clottes; Claude Menges-Mironneau; Paul Mironneau; Philippe Chareyre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régicides en France et en Europe (XVIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.31-49, 2017, Cahiers d'Humanisme et Renaissance, No.139, 978-2-600-04728-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ère d'Eric Hobsbawm (1917-2012), historien de l'Europe. Transitions avec Marx vers la postmodernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Crouzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens d'Europe, Historiens de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ Vallon, pp.301-315, 2017, Époques, 979-10-267-0618-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking with Calvinist Networks: From the &amp;quot;Calvinist International&amp;quot;: to the &amp;quot;Venice Affaire&amp;quot; (1608-1610)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vivienne Larminie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huguenot Networks, 1560-1780. The Interactions and Impact of a Protestant Minority in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.9-27, 2017, 978-1-138-63606-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hinterland of the Newsletter : Handling Information in Space and Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rentet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joad Raymond; Noah Moxham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">News Networks in Early Modern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.616-640, 2016, 978-90-04-27717-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004277199_028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01754679v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05133735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1723,51 +1723,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Davy du Perron (1556-1618): figures oubliées d'un passeur de son temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Martysheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1798,51 +1798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d'une sédition avortée. Analyse du soulèvement protestant à Toulouse en mai 1562</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Amis des Archives de la Haute-Garonne, 2018, 0299-8890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1860,51 +1860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das verlorene Paradies. Europa 1517-1648</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Der Theiss Verlag, 2018, 978-3-8062-3661-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1922,77 +1922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand de Gordes lieutenant général du roi en Dauphiné. Correspondance reçue (1572)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rentet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2042,51 +2042,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the shadow of the Saint Bartholomew’s massacre: justice for victims and the negotiations for peace, 1572–1575</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2120,51 +2120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: returning to the massace of Saint Bartholomew, 1572–2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2198,51 +2198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonney - In Memoriam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (4), pp.407-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2302,247 +2302,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Dessous des Cartes : les réseaux d’information derrière la &amp;quot;Cosmographie&amp;quot; de François de Belleforest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bibliotheques françoises&amp;quot; ou information collaborative en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshinori Uetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Information et communication au début des temps modernes : Fabrique des Bibliothèques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toshinori Uetani; CESR, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03606066v1</w:t>
+                <w:t xml:space="preserve">halshs-03606051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliotheques françoises&amp;quot; ou information collaborative en évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Dessous des Cartes : les réseaux d’information derrière la &amp;quot;Cosmographie&amp;quot; de François de Belleforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noémie de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Information et communication au début des temps modernes : Fabrique des Bibliothèques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toshinori Uetani; CESR, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03606051v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Croix du Maine and his world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshinori Uetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school « Bibliotheca Digitalis. Reconstitution of Early Modern Cultural Networks. From Primary Source to Data »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiathèque Louis-Aragon du Mans; CESR, programme BVH, Tours; DARIAH-EU; Biblissima, Jul 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2567,51 +2567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">07 - Amitié et exil : les familiarités de la diaspora huguenote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protestantisme, nation, identité. Hommage à Myriam Yardeni (1932-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michelle Magdelaine et Viviane Rosen-Prest, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2636,77 +2636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet « Bibliothèques françoises » de La Croix du Maine et de Du Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshinori Uetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESR, Programme de recherche BVH, Dec 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2763,51 +2763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Denis Crouzet] Nostradamus. A Healer of Souls in the Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Greengrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2994,51 +2994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greengrass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ruellet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956792v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978195v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rentet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953598v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004277199_028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05133735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kriegel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Borrelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Martysheva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crx068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606066v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de La Cotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05133735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Isabelle Ducrocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Kriegel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Borrelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greengrass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ruellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Collins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Harai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rentet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956771v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004277199_028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Martysheva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crac057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crx068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606051v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de La Cotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>