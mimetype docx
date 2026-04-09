--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -171,4380 +171,4514 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t>
+                <w:t xml:space="preserve">Review of integrating thermal, electrical, and seismic geophysical methods for shallow groundwater modeling in the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+                <w:t xml:space="preserve">Nicolas Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Renard</w:t>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Pereira</w:t>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 358, pp.157-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11004-025-10200-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142486v1</w:t>
+                <w:t xml:space="preserve">hal-05583595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incision and rock uplift along the Lower Seine River since Marine Isotope Stage 8</w:t>
+                <w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Chourio‐camacho</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bessin</w:t>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.3640⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11004-025-10200-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626073v1</w:t>
+                <w:t xml:space="preserve">hal-05142486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of including density in multiparameter asymptotic linearized direct waveform inversion: a case study from the Eastern Nankai Trough</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incision and rock uplift along the Lower Seine River since Marine Isotope Stage 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+                <w:t xml:space="preserve">Diana Chourio‐camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549596v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of including density in multiparameter asymptotic linearized direct waveform inversion: a case study from the Eastern Nankai Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
+                <w:t xml:space="preserve">Milad Farshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Briole</w:t>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bufféral</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228 (2), pp.1373-1391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781958v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True-amplitude versus trace-normalized full waveform inversion</w:t>
+                <w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhikai Wang</w:t>
+                <w:t xml:space="preserve">Jiří Zahradník</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish C Singh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">El Madani Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bufféral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz532⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410242v1</w:t>
+                <w:t xml:space="preserve">hal-03781958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Surface-to-Tunnel Seismic Tomography to Detect Vertical Faults: Application to the Tournemire Underground Research Laboratory, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">True-amplitude versus trace-normalized full waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhikai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish C Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-020-02505-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220 (2), pp.1421-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865389v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large‐scale stochastic refraction tomography: a comparison of three evolutionary algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Potential of Surface-to-Tunnel Seismic Tomography to Detect Vertical Faults: Application to the Tournemire Underground Research Laboratory, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vi Nhu Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Thierry</w:t>
+                <w:t xml:space="preserve">Celine Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.12866⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (9), pp.4143 - 4159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-020-02505-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410131v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New parameterizations for Bayesian seismic tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Towards large‐scale stochastic refraction tomography: a comparison of three evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keurfon Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aabce7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.12866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884623v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel competitive Particle Swarm Optimization for non-linear first arrival traveltime tomography and uncertainty quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keurfon Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Belayouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113, pp.81 - 93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cageo.2018.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of High-Resolution Resistivity Tomography to Detect Fault and Fracture Zones: Application to the Tournemire Experimental Platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">New parameterizations for Bayesian seismic tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-015-1110-1⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aabce7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407157v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic seismic tomography by interacting Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 207 (1), pp.374-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggw272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the gradient of the image-domain objective function using quantitative migration for a more robust migration velocity analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ability of High-Resolution Resistivity Tomography to Detect Fault and Fracture Zones: Application to the Tournemire Experimental Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (2), pp.573-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-015-1110-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.12195⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01143751v1</w:t>
+                <w:t xml:space="preserve">hal-01407157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of the velocity model uncertainties to the seismic event location</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Improving the gradient of the image-domain objective function using quantitative migration for a more robust migration velocity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu374⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (2), pp.391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.12195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101233v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microseismic event location using the first and reflected arrivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Belayouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/geo2015-0068.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate 3-D finite difference computation of traveltimes in strongly heterogeneous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Propagation of the velocity model uncertainties to the seismic event location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 199 (3), pp.1572-1585. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu358⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 200 ((1)), pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074989v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvelet-based multiple prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Accurate 3-D finite difference computation of traveltimes in strongly heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.3502663⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 199 (3), pp.1572-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551721v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance 3D first-arrival traveltime tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leading Edge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (1), pp.86-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Orinoco turbidite system: Tectonic controls on sea-floor morphology and sedimentation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curvelet-based multiple prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Griboulard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1306/11020909021⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (6), pp.WB255-WB263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3502663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519666v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First arrival travel time tomography based on the adjoint state methods</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Orinoco turbidite system: Tectonic controls on sea-floor morphology and sedimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick y Callec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Desaubliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Griboulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (6), pp.869-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1306/11020909021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519453v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography assisted by migration of attributes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First arrival travel time tomography based on the adjoint state methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (5), pp.613-625</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (6), pp.WCB57-WCB66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569309v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquefied vs Stratified Sedimentation Mobilization Processes: Insight from the South of the Barbados Accretionary Prism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomography assisted by migration of attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie-Hélène Guerlais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roger Griboulard</w:t>
+                <w:t xml:space="preserve">Sylvain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Huyghe</w:t>
+                <w:t xml:space="preserve">R. Baina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Alérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lambaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 428 (1-4), pp.33-47</w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (5), pp.613-625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537385v1</w:t>
+                <w:t xml:space="preserve">hal-00569309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquefied vs stratified sediment mobilization processes: Insight from the South of the Barbados accretionary prism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Liquefied vs Stratified Sedimentation Mobilization Processes: Insight from the South of the Barbados Accretionary Prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Hélène Guerlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick y Callec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Griboulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 428, pp.33-47. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 428 (1-4), pp.33-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00226324v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural complexity in the Curnamona Province (South Australia): Polyphase strain partitioning and reactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquefied vs stratified sediment mobilization processes: Insight from the South of the Barbados accretionary prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ganne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie-Hélène Guerlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick y Callec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Griboulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 143 (1-4), pp.50 à 74. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 428, pp.33-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2005.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00350452v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00226324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large gas hydrate accumulations on the eastern Nankai Trough inferred from new high-resolution 2-D seismic data</w:t>
+                <w:t xml:space="preserve">Structural complexity in the Curnamona Province (South Australia): Polyphase strain partitioning and reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Nouzé</w:t>
+                <w:t xml:space="preserve">J. Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">P. G. Betts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 143 (1-4), pp.50 à 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2005.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GL019848⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113415v1</w:t>
+                <w:t xml:space="preserve">insu-00350452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity model estimation for depth imaging: Comparison of three tomography methods on a 2D real data set</w:t>
+                <w:t xml:space="preserve">Large gas hydrate accumulations on the eastern Nankai Trough inferred from new high-resolution 2-D seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soazig Le Begat</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hervé Nouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2004.00427.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (13), pp.L13308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL019848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113373v1</w:t>
+                <w:t xml:space="preserve">hal-01113415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method of magnetic declination fluctuation correction for long single-streamer positioning in a seismic survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Velocity model estimation for depth imaging: Comparison of three tomography methods on a 2D real data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Le Begat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 52 (4), pp.351-358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2004.00421.x⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 52 (5), pp.427-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2004.00427.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01113370v1</w:t>
+                <w:t xml:space="preserve">hal-01113373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration velocity analysis from locally coherent events in 2‐D laterally heterogeneous media, Part II: Applications on synthetic and real data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A simple method of magnetic declination fluctuation correction for long single-streamer positioning in a seismic survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Podvin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.1500383⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (4), pp.351-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2004.00421.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113383v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration velocity analysis from locally coherent events in 2‐D laterally heterogeneous media, Part I: Theoretical aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Migration velocity analysis from locally coherent events in 2‐D laterally heterogeneous media, Part II: Applications on synthetic and real data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 67 (4), pp.1202-1212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.1500382⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 67 (4), pp.1213-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.1500383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113380v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional velocity macro model estimation from seismic reflection data by local differential semblance optimization: applications to synthetic and real data sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Migration velocity analysis from locally coherent events in 2‐D laterally heterogeneous media, Part I: Theoretical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lambaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.00279.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (4), pp.1202-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.1500382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113389v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common‐angle migration: A strategy for imaging complex media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional velocity macro model estimation from seismic reflection data by local differential semblance optimization: applications to synthetic and real data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.1487131⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 144 (1), pp.14-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246x.2001.00279.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113385v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D preserved amplitude prestack depth migration on a workstation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Common‐angle migration: A strategy for imaging complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 64 (1), pp.222-229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.1444518⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 66 (6), pp.1877-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.1487131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113106v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high resolution 3D marine seismic data processing for geotechnical applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">3-D preserved amplitude prestack depth migration on a workstation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lambaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 46 (2), pp.105-120. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 64 (1), pp.222-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2478.1998.00076.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/1.1444518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01113074v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear elastic waveform inversion of land seismic reflection data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very high resolution 3D marine seismic data processing for geotechnical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Crase</w:t>
+                <w:t xml:space="preserve">T.R. Missiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Wideman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Y.H. de Roeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Tarantola</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Versteeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 97 (B4), pp.4685-4703. </w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (2), pp.105-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/90JB00832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2478.1998.00076.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113360v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust elastic nonlinear waveform inversion: Application to real data</w:t>
+                <w:t xml:space="preserve">Nonlinear elastic waveform inversion of land seismic reflection data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Crase</w:t>
+                <w:t xml:space="preserve">Edward Crase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pica</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Charles Wideman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mcdonald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Tarantola</w:t>
+                <w:t xml:space="preserve">Albert Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 97 (B4), pp.4685-4703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/90JB00832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/1.1442864⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113151v1</w:t>
+                <w:t xml:space="preserve">hal-01113360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelengths of earth structures that can be resolved from seismic reflection data</w:t>
+                <w:t xml:space="preserve">Robust elastic nonlinear waveform inversion: Application to real data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jannane</w:t>
+                <w:t xml:space="preserve">E. Crase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Beydoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Crase</w:t>
+                <w:t xml:space="preserve">A. Pica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cao</w:t>
+                <w:t xml:space="preserve">J. Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Koren</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 55 (5), pp.527-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.1442864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wavelengths of earth structures that can be resolved from seismic reflection data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jannane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Crase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Koren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1989, 54 (7), pp.906-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/1.1442719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4554,7879 +4688,7879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valley bottom geometry withing the Seine catchment (France): constraining ages of the depositional alluvial infills based on ESR and OSL dating methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA- XXVe colloque Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining geological ages of the depositional alluvial infills in the Bassée region based on ESR and OSL dating methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution to promote the results, expertise and partnership of the GEOTREF research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel H. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice A Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Géothermie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française des professionnels de la géothermie (AFPG), Jun 2022, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary in the Paris Basin: 3D restitution of alluvium geometry in the bottom of major valleys in the Seine catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimaud Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Versus Vertical Velocity Full-Waveform Inversion of Wide-Angle, Ocean-Bottom Node Data from the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201900992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Algorithms: from optimization to uncertainties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019 Workshop Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201901994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Probabilistic Formulation to Locate Seismic Events From P-Wave Polarization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Propagation of Velocity Uncertainties to Microseismic Locations Using a Competitive Particle Swarm Optimizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keurfon Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201700746⟩</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544646v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty estimation by probabilistic first arrival time tomography using Markov Chain Monte Carlo sampling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A New Probabilistic Formulation to Locate Seismic Events From P-Wave Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701694⟩</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201700746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544651v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of Velocity Uncertainties to Microseismic Locations Using a Competitive Particle Swarm Optimizer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Uncertainty estimation by probabilistic first arrival time tomography using Markov Chain Monte Carlo sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Roux</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701259⟩</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544649v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic monitoring : Hierarchical transdimensional tomography and propagation of velocity model uncertainties to seismic event locations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A new Bayesian formulation to locate earthquakes from body-wave direction of arrival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Fransico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417187v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging of the Corinth rift from a new passive seismic tomography and receiver function analysis</w:t>
+                <w:t xml:space="preserve">New Bayesian formulation to integrate body-wave polarization in non-linear earthquake location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kohl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU general assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria. pp.EGU2016-5629</w:t>
+              <w:t xml:space="preserve">European Geothermal Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306224v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bayesian formulation to integrate body-wave polarization in non-linear earthquake location</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Microseismic monitoring : Hierarchical transdimensional tomography and propagation of velocity model uncertainties to seismic event locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geothermal Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Fransico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417057v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Bayesian formulation to locate earthquakes from body-wave direction of arrival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">3D imaging of the Corinth rift from a new passive seismic tomography and receiver function analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Fransico, United States</w:t>
+              <w:t xml:space="preserve">EGU general assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria. pp.EGU2016-5629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417189v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D VTI wave attribute modelling tools for microseismic monitoring processing: Traveltimes, amplitude and polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Belayouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th EAGE Workshop on Passive Seismic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian seismic tomography asa velocity anomaly detection tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostats 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A competitive particle swarm optimization for nonlinear first arrival traveltime tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keurfon Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Society of Exploration Geophysicists annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dallas, United States. pp. 2740-2744, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/segam2016-13840267.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Bayesian formulation to integrate body-wave polarisation in non-linear probabilistic earthquake location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kohl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU general assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2016, Vienne, Austria. pp.EGU2016-6674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Arrival Traveltime Tomography Using the Fast Marching Method and the Adjoint State Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed Benaïchouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAGE, 2015, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201412568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Arrival Travel Time Tomography - Bayesian Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petroleum Geostatistics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Biarritz, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201413644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">geoENV 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 2D FWI on a multi and many-cores workstation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Austria. pp.Vol. 16, EGU2014-10751, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian seismic tomography by parallel interacting Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Austria. pp.Vol. 16, EGU2014-6997-1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">New 3D Wave Attribute Modelling Tools for Microseismic Monitoring Processing: Traveltimes, Amplitude and Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bardainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the International Association for Mathematical Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">4th EAGE Passive Seismic Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923610v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 3D Wave Attribute Modelling Tools for Microseismic Monitoring Processing: Traveltimes, Amplitude and Polarization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A new Bayesian approach of tomography and seismic event location dedicated to the estimation of the true uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EAGE Passive Seismic Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843363v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical imaging of near subsurface layers to detect fault and fractured zones in the Tournemire Experimental Platform, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vi Nhu Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Bayesian approach of tomography and seismic event location dedicated to the estimation of the true uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Austria</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the International Association for Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843350v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D Eikonal solver for accurate traveltimes, take-off angles and amplitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microseismic Monitoring - Consequences of Velocity Model Uncertainties on Event Location Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New 3D Eikonal Solver for Accurate Traveltimes, Takeoff Angles and Amplitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High Resolution Electrical Resistivity Tomography in Superficial Limestones at Tournemire Site, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Denmark. pp.1</w:t>
+              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.B19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772077v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method for First Arrival Travel Times and Amplitude Computation in High Contrast Velocity Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Belayouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bardainne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Electrical Resistivity Tomography in Superficial Limestones at Tournemire Site, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A New 3D Eikonal Solver for Accurate Traveltimes, Takeoff Angles and Amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.B19</w:t>
+              <w:t xml:space="preserve">74th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771996v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of High Resolution Electrical Resistivity Tomography to Detect Fractured Zones in Limestone and Dolomites Formations in the Near Subsurface at the Tournemire Experimental Platform, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Estimation of the velocity model uncertainties and of the associated uncertainties on microseismic event locations by a Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 Years of Electrical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.45-49</w:t>
+              <w:t xml:space="preserve">AGU 2012 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772012v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the velocity model uncertainties and of the associated uncertainties on microseismic event locations by a Bayesian approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Potential of High Resolution Electrical Resistivity Tomography to Detect Fractured Zones in Limestone and Dolomites Formations in the Near Subsurface at the Tournemire Experimental Platform, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2012 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, United States</w:t>
+              <w:t xml:space="preserve">100 Years of Electrical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.45-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771540v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la micro-sismicité pour le suivi d'exploitations par bloc caving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École Thématique CNRS-INSU, Ressources minérales: la vision du mineur, 1-3 février 2012, Mines ParisTech, Paris.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Method for Amplitude Computation on High Contrast Velocity Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Microseismic Monitoring: Consequences of Velocity Model Uncertainties on Location Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienna, Austria. pp.SP36</w:t>
+              <w:t xml:space="preserve">Third Passive Seismic Workshop, Eur. Ass. of Geoscientists and Engineers, Athens - Greece (2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Athens, Greece. pp.PAS31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609856v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic Monitoring: Consequences of Velocity Model Uncertainties on Location Uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Fast Method for Amplitude Computation on High Contrast Velocity Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bardainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Passive Seismic Workshop, Eur. Ass. of Geoscientists and Engineers, Athens - Greece (2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Athens, Greece. pp.PAS31</w:t>
+              <w:t xml:space="preserve">73rd EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienna, Austria. pp.SP36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578132v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion sismique dans un milieu aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microseismic monitoring: new accurate estimate of velocity model uncertainties and consequences on location uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Seismic Monitoring - understanding and reducing event location uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC 2010 European Seismological Commission 32nd General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D multiple prediction in the curvelet domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain. pp.B020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D First Arrival Traveltime Tomography Algorithm for Very Large Datasets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thierry</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Netherlands. pp.Z040</w:t>
+              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers, Workshop 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. Workshop 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537389v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">3D First Arrival Traveltime Tomography Algorithm for Very Large Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers, Workshop 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. Workshop 10</w:t>
+              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Netherlands. pp.Z040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535843v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.P122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A massively parallel 3-D refraction traveltime tomography algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">What initial velocity model do we need for full waveform inversion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Taillandier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Italy. workshop 12</w:t>
+              <w:t xml:space="preserve">Workshop 11, 70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. Workshop 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537401v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D refraction traveltime tomography algorithm based on adjoint state techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Rome, Italy. pp.P163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What initial velocity model do we need for full waveform inversion?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A massively parallel 3-D refraction traveltime tomography algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 11, 70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rome, Italy. Workshop 11</w:t>
+              <w:t xml:space="preserve">70th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Italy. workshop 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535849v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D and 3-D seismic refraction travel-time tomography based on the adjoint state method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vienna, Austria. pp.EGU2008-A-07485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refraction travel-time tomography based on adjoint state techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM conference on mathematical and computational issues in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refraction travel-time tomography based on adjoint state techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, London, United Kingdom. pp.P054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study to quantify gas hydrates using an anisotropic full-waveform inversion in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Annual SEG Meeting and Exposition, Soc. Expl. Geophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United States. pp.1825-1828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Subduction to a Compressional transform system: Diffuse Deformation Processes at the Southeastern Boundary of the Caribbean Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron de Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick y Callec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slope Tomography Assisted by Migration of Attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Alérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th EAGE Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D velocity estimation based on locally coherent seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Le Bégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sub-basalt imaging workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge, 2002, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration velocity analysis in complex media: application to the Marmousi data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanded Abstracts, 63rd Annual EAGE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAGE, 2001, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic migration velocity analysis: application on a 2-D marine data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanded Abstracts, 62nd Annual EAGE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 2000, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic velocity estimation from locally coherent events picked in the depth migrated domain: application on a 2-D real data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanded Abstracts, 69th Annual SEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration based velocity analysis in 2-D laterally heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanded Abstracts, 68th Annual SEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Exploration Geophysicists, 1999, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSO for 2-D velocity estimation through local optimization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Mathematical and Computational Issues in the Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, 1999, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common angle image gather: a strategy for imaging complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanded Abstracts, 68th Annual SEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common angle image gather: a strategy for imaging complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanded Abstracts, EAGE/SEG Summer Research Workshop Depth Imaging of Reservoir Attributes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAGE/SEG, 1998, Boussens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the behavior of Differential Semblance for velocity estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Testing the behaviour of Differential Semblance for velocity optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, 68th Annual SEG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Exploration Geophysicists, 1998, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Expanded Abstracts, 60 Annual EAGE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 1998, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407327v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Semblance Optimization for 2-D velocity field estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGE/SEG Summer Research Workshop Depth Imaging of Reservoir Attributes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAGE/SEG, 1998, Boussens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the behaviour of Differential Semblance for velocity optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Testing the behavior of Differential Semblance for velocity estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expanded Abstracts, 60 Annual EAGE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers, 1998, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Expanded Abstracts, 68th Annual SEG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Exploration Geophysicists, 1998, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407324v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Prestack preserved amplitude migration - Application to a 3D real marine dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lambaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Podvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th EAEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201408883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near surface 2D and 3D data processing - Beyond stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Missiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Versteeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th EAEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201408717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Very High Resolution 3D Marine Seismic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Missiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Versteeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st EEGS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Torino, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201407426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel processing of very high resolution seismic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. -H. de Roeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. -H. de Roeck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th EAEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201409848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear inversion of seismic reflection data: state-of-the-art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th EAEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201410352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-sized nonlinear inversion of a marine data set: Retrieving the source, the background velocity and the impedance contrasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lindgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st SEG meeting, Houston, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Houston, United States. pp.893,896, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/1.1888865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear inversion of seismograms: State of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Crase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zvi Konen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lindgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, San Fransisco, United States. pp.1193-1198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/1.1889948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present know‐how and difficulties in elastic nonlinear inversion of seismograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafik Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Crase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zvi Koren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Dallas, United States. pp.980-982, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/1.1889837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12436,154 +12570,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on the age and geometry of alluvial fills in the valley bottoms of the Seine River catchment (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉE AFEQ-SGF – 60 ANS D’ÉTUDES SUR LE QUATERNAIRE : LE PASSÉ A DE L’AVENIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12593,249 +12727,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3. Integral Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Bleistein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ross Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Van Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Symes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prestack Depth Migration and Velocity Model Building</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Exploration Geophysicists, pp.77-224, 2008, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.9781560801917.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear waveform inversion of seismic reflection data: The Marmousi model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Tarantola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Versteeg G. Grau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Marmousi experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAEG, pp.113-123, 1991, 90-73781-01-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12845,227 +12979,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borehole description of the valley bottoms alluvium in the Seine catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.977825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise du dossier &amp;quot; Stockage géologique de CO2 sur le site de Rousse, réseau d'écoute microsismique&amp;quot; DRIRE Acquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13075,130 +13209,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 1D V p and V s velocity model of the western Rift of Corinth, Greece, using a fully non-linear tomography algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13208,258 +13342,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet Carnot : Géophysique stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOSTATISTICAL CONSULTING, TUTORING, DEVELOPMENT AND IMPLEMENTATION CONTRACT REPORT OF YEAR 4 (2008-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antoine Séguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Gesret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId311"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13527,51 +13661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51A76161"/>
+    <w:nsid w:val="E69B0D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13758,51 +13892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-noble" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-6115" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079728545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03549596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Farshad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikai Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz532" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-020-02505-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keurfon Luu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12866" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01885326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Belayouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.01.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NTM2DSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1110-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw272" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Lameloise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12195" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGZS44X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0068.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00551721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3502663" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Taillandier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Griboulard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/11020909021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Al&#233;rini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambar&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-H&#233;l&#232;ne Guerlais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.08.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS1PKMD8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00350452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Betts" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2005.09.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZQX61S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113415v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019848" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Begat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00427.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKZ8FCKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00421.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC5X6TTW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500383" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500382" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.00279.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113385v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487131" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1444518" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Missiaen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. de Roeck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Versteeg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2478.1998.00076.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSLHXQ0P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Crase" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wideman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tarantola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB00832" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CHF9QZR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crase" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pica" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcdonald" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442864" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jannane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beydoun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442719" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410107v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Singh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Williamson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900992" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Luu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901994" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700746" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701259" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417189v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542422v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13840267.1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227140v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412568" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413644" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843363v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843348v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843346v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772075v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00609856v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535548v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535849v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537398v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535856v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537408v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron de Carrillo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407312v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le B&#233;gat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407315v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407319v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407321v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407328v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407327v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407325v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418294v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thierry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambar&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podvin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201408883" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Missiaen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201408717" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418284v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201407426" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418261v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -H. de Roeck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201409848" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201410352" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01277885v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lindgren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1888865" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418058v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jervis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Konen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1889948" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418053v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Beydoun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cao" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Koren" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1889837" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409010v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Bleistein" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ross Hill" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Van Trier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Symes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gray" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560801917.ch3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227324v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984680v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Noble" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.977825" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586253v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05115812v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777117v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-noble" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-6115" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079728545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03549596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Farshad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikai Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-020-02505-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keurfon Luu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12866" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01885326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Belayouni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.01.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NTM2DSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1110-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Lameloise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGZS44X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0068.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu358" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Taillandier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00551721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3502663" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Griboulard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/11020909021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Al&#233;rini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-H&#233;l&#232;ne Guerlais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS1PKMD8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00350452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Betts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2005.09.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZQX61S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouz&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019848" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Begat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00427.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKZ8FCKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00421.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC5X6TTW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500383" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.00279.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487131" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1444518" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Missiaen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. de Roeck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Versteeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2478.1998.00076.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSLHXQ0P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Crase" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wideman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tarantola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB00832" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CHF9QZR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crase" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pica" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcdonald" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442864" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jannane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beydoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442719" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483432v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Singh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Williamson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900992" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410120v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Luu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901994" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701259" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544646v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700746" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398464v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13840267.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306214v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227140v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412568" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219718v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413644" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997029v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843348v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772012v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669507v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00609856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537398v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535856v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537408v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron de Carrillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le B&#233;gat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407319v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407328v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407326v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407327v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418294v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thierry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambar&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podvin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201408883" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Missiaen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201408717" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418284v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201407426" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418261v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -H. de Roeck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201409848" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418253v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charara" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201410352" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01277885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lindgren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1888865" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jervis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Konen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1889948" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418053v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Beydoun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Koren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1889837" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409010v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Bleistein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ross Hill" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Van Trier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Symes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560801917.ch3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227324v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984680v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Noble" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.977825" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05115812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777117v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>