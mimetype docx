--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -3308,285 +3308,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity model estimation for depth imaging: Comparison of three tomography methods on a 2D real data set</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Nguyen</w:t>
+                <w:t xml:space="preserve">A simple method of magnetic declination fluctuation correction for long single-streamer positioning in a seismic survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 52 (5), pp.427-438. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 52 (4), pp.351-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2004.00421.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2004.00427.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113373v1</w:t>
+                <w:t xml:space="preserve">hal-01113370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method of magnetic declination fluctuation correction for long single-streamer positioning in a seismic survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Martin</w:t>
+                <w:t xml:space="preserve">Velocity model estimation for depth imaging: Comparison of three tomography methods on a 2D real data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Le Begat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 52 (4), pp.351-358. </w:t>
+              <w:t xml:space="preserve">, 2004, 52 (5), pp.427-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2004.00421.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2478.2004.00427.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113370v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration velocity analysis from locally coherent events in 2‐D laterally heterogeneous media, Part II: Applications on synthetic and real data</w:t>
               </w:r>
@@ -6995,243 +6995,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bottero</w:t>
+                <w:t xml:space="preserve">Fast 2D FWI on a multi and many-cores workstation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">geoENV 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Austria. pp.Vol. 16, EGU2014-10751, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089327v1</w:t>
+                <w:t xml:space="preserve">hal-00997029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 2D FWI on a multi and many-cores workstation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Donno</w:t>
+                <w:t xml:space="preserve">Bayesian first arrival travel time tomography by interacting MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Austria. pp.Vol. 16, EGU2014-10751, 2014</w:t>
+              <w:t xml:space="preserve">geoENV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997029v1</w:t>
+                <w:t xml:space="preserve">hal-01089327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian seismic tomography by parallel interacting Markov chains</w:t>
               </w:r>
@@ -7980,260 +7980,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Electrical Resistivity Tomography in Superficial Limestones at Tournemire Site, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gélis</w:t>
+                <w:t xml:space="preserve">A New Method for First Arrival Travel Times and Amplitude Computation in High Contrast Velocity Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Gesret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bardainne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.B19</w:t>
+              <w:t xml:space="preserve">Near Surface Geoscience 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771996v1</w:t>
+                <w:t xml:space="preserve">hal-00772075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for First Arrival Travel Times and Amplitude Computation in High Contrast Velocity Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
+                <w:t xml:space="preserve">High Resolution Electrical Resistivity Tomography in Superficial Limestones at Tournemire Site, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2012 - 18th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France. pp.1</w:t>
+              <w:t xml:space="preserve">Near Surface 2012 - the 18th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.B19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772075v1</w:t>
+                <w:t xml:space="preserve">hal-00771996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New 3D Eikonal Solver for Accurate Traveltimes, Takeoff Angles and Amplitudes</w:t>
               </w:r>
@@ -9258,217 +9258,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
+                <w:t xml:space="preserve">3D First Arrival Traveltime Tomography Algorithm for Very Large Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chauris</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers, Workshop 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. Workshop 10</w:t>
+              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Netherlands. pp.Z040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00535843v1</w:t>
+                <w:t xml:space="preserve">hal-00537389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D First Arrival Traveltime Tomography Algorithm for Very Large Datasets</w:t>
+                <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thierry</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Belayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Netherlands. pp.Z040</w:t>
+              <w:t xml:space="preserve">71st EAGE Conference and Technical Exhibition, Eur. Ass. of Geoscientists and Engineers, Workshop 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. Workshop 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537389v1</w:t>
+                <w:t xml:space="preserve">hal-00535843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First arrival traveltime tomography for complex near-surface velocity structures</w:t>
               </w:r>
@@ -13661,51 +13661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E69B0D48"/>
+    <w:nsid w:val="744A8F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13892,51 +13892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-noble" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-6115" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079728545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03549596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Farshad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikai Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-020-02505-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keurfon Luu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12866" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01885326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Belayouni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.01.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NTM2DSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1110-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Lameloise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGZS44X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0068.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu358" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Taillandier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00551721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3502663" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Griboulard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/11020909021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Al&#233;rini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-H&#233;l&#232;ne Guerlais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS1PKMD8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00350452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Betts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2005.09.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZQX61S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouz&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019848" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Begat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00427.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKZ8FCKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00421.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC5X6TTW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500383" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.00279.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487131" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1444518" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Missiaen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. de Roeck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Versteeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2478.1998.00076.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSLHXQ0P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Crase" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wideman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tarantola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB00832" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CHF9QZR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crase" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pica" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcdonald" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442864" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jannane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beydoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442719" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483432v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Singh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Williamson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900992" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410120v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Luu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901994" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701259" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544646v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700746" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398464v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13840267.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306214v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227140v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412568" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219718v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413644" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997029v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843348v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772075v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772012v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669507v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00609856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537398v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535856v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537408v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron de Carrillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le B&#233;gat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407319v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407328v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407326v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407327v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418294v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thierry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambar&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podvin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201408883" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Missiaen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201408717" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418284v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201407426" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418261v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -H. de Roeck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201409848" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418253v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charara" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201410352" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01277885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lindgren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1888865" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jervis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Konen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1889948" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418053v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Beydoun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Koren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1889837" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409010v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Bleistein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ross Hill" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Van Trier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Symes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560801917.ch3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227324v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984680v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Noble" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.977825" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05115812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777117v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-noble" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-6115" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079728545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03549596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Farshad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikai Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02865389v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gesret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-020-02505-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keurfon Luu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thierry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12866" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01885326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Belayouni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.01.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NTM2DSJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bottero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gelis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Penz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-015-1110-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Lameloise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7GGZS44X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0068.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu374" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01074989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu358" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00466368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Taillandier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00551721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Donno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3502663" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick y Callec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Griboulard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/11020909021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Al&#233;rini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lambar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-H&#233;l&#232;ne Guerlais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226324v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS1PKMD8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00350452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Betts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2005.09.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4ZQX61S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nouz&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pascal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019848" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00421.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZC5X6TTW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Begat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2004.00427.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKZ8FCKX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500383" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1500382" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246x.2001.00279.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1487131" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1444518" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113074v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Missiaen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. de Roeck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Versteeg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2478.1998.00076.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSLHXQ0P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113360v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Crase" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wideman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tarantola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/90JB00832" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CHF9QZR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crase" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pica" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcdonald" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarantola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442864" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jannane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beydoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Koren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442719" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483432v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Singh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Williamson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900992" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02410120v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Luu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901994" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701259" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544646v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaucher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700746" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01544651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701694" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306224v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398464v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13840267.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01306214v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227140v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201412568" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219718v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413644" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997029v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00997035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843348v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vi Nhu Ba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00923610v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843369v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771996v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771540v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772012v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669507v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00609856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardainne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693166v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00518112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535843v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537398v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535856v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00535854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00537408v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584454v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron de Carrillo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le B&#233;gat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407319v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407328v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407326v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407324v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407327v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418294v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thierry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambar&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Podvin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201408883" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Missiaen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201408717" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418284v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201407426" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418261v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -H. de Roeck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201409848" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418253v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charara" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Igel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201410352" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01277885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lindgren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1888865" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jervis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Konen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1889948" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02418053v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Beydoun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Koren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1889837" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409010v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Bleistein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ross Hill" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Van Trier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Symes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gray" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.9781560801917.ch3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01227324v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984680v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Noble" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.977825" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05115812v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795034v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777117v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>