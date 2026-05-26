--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -178,3759 +178,3759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genomic population structure and history of Austroasiatic speakers in Mainland Southeast Asia</w:t>
+                <w:t xml:space="preserve">An inverse correlation between structural linguistic and human genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zi Yin</w:t>
+                <w:t xml:space="preserve">Anna Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yash Munnalal Gupta</w:t>
+                <w:t xml:space="preserve">Erik J Ringen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonglak Prakhun</w:t>
+                <w:t xml:space="preserve">Taras Zakharko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jatupol Kampuansai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angkana Inta</w:t>
+                <w:t xml:space="preserve">Kentaro K Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-09471-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.25267621231of10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529746v1</w:t>
+                <w:t xml:space="preserve">hal-05609479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neanderthal adaptive introgression shaped LCT enhancer region diversity without linking to lactase persistence in East Asian populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the genomic population structure and history of Austroasiatic speakers in Mainland Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xixian Ma</w:t>
+                <w:t xml:space="preserve">Yash Munnalal Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Stoneking</w:t>
+                <w:t xml:space="preserve">Nonglak Prakhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuhua Xu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jatupol Kampuansai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkana Inta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2404393122⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9, pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-09471-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988953v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric genomes from Yunnan reveal ancestry related to Tibetans and Austroasiatic speakers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neanderthal adaptive introgression shaped LCT enhancer region diversity without linking to lactase persistence in East Asian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melinda A Yang</w:t>
+                <w:t xml:space="preserve">Xixian Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonghua Zhu</w:t>
+                <w:t xml:space="preserve">Yan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minmin Ma</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shuhua Xu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adq9792⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (11), pp.e2404393122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2404393122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093879v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ancient regulatory variant of ACSF3 influences the coevolution of increased human height and basal metabolic rate via metabolic homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prehistoric genomes from Yunnan reveal ancestry related to Tibetans and Austroasiatic speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufeng Zhang</w:t>
+                <w:t xml:space="preserve">Melinda A Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Wang</w:t>
+                <w:t xml:space="preserve">Zhonghua Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuanyou Yi</w:t>
+                <w:t xml:space="preserve">Minmin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Su</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zi Yin</w:t>
+                <w:t xml:space="preserve">Han Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.100855. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2025.100855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adq9792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093871v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-centric origins and gene flow shape the diversity of β-thalassemia mutations in Southern East Asia</w:t>
+                <w:t xml:space="preserve">An ancient regulatory variant of ACSF3 influences the coevolution of increased human height and basal metabolic rate via metabolic homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianqian Zhang</w:t>
+                <w:t xml:space="preserve">Yufeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jialong Li</w:t>
+                <w:t xml:space="preserve">Jie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyang Huang</w:t>
+                <w:t xml:space="preserve">Chuanyou Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Shang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuhua Ye</w:t>
+                <w:t xml:space="preserve">Yue Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65019-0⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.100855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2025.100855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425787v1</w:t>
+                <w:t xml:space="preserve">hal-05093871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the population history of East Asia from ancient genomes from Yunnan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maternal genetic origin of Chao Lay coastal maritime populations from Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wibhu Kutanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wipada Woravatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metawee Srikummool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatmongkon Suwannapoom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.06.037⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02252-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425798v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human population history on the North Coast of peru from Y chromosomes and mitogenomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the population history of East Asia from ancient genomes from Yunnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-08241-6⟩</w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (23), pp.3919 - 3921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192848v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal genetic origin of Chao Lay coastal maritime populations from Thailand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-centric origins and gene flow shape the diversity of β-thalassemia mutations in Southern East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wibhu Kutanan</w:t>
+                <w:t xml:space="preserve">Jialong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wipada Woravatin</w:t>
+                <w:t xml:space="preserve">Haoyang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metawee Srikummool</w:t>
+                <w:t xml:space="preserve">Xuan Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chatmongkon Suwannapoom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Hübner</w:t>
+                <w:t xml:space="preserve">Yuhua Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02252-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.10220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093875v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-Africa migration and clonal expansion of a recombinant Epstein-Barr virus drives frequent nasopharyngeal carcinoma in southern China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human population history on the North Coast of peru from Y chromosomes and mitogenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Lorene Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyi Zhang</w:t>
+                <w:t xml:space="preserve">Epifanía Arango-Isaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhong Chen</w:t>
+                <w:t xml:space="preserve">José R Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingtong Liang</w:t>
+                <w:t xml:space="preserve">Matthias Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hui Chen</w:t>
+                <w:t xml:space="preserve">Paolo Francalacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Science Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nsr/nwae438⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.27362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-08241-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027540v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating demic versus cultural diffusion and sex bias in the spread of Austronesian languages in Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Out-of-Africa migration and clonal expansion of a recombinant Epstein-Barr virus drives frequent nasopharyngeal carcinoma in southern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Huong Thao</w:t>
+                <w:t xml:space="preserve">Yanhong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Huu Dinh</w:t>
+                <w:t xml:space="preserve">Jingtong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigeki Mitsunaga</w:t>
+                <w:t xml:space="preserve">Yue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Duc Duy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Thanh Phuong</w:t>
+                <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304964⟩</w:t>
+              <w:t xml:space="preserve">National Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nsr/nwae438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651294v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete mitochondrial genomes of patients from Thailand with cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wipada Woravatin</w:t>
+                <w:t xml:space="preserve">Investigating demic versus cultural diffusion and sex bias in the spread of Austronesian languages in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Huong Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rattanasak Wongkomonched</w:t>
+                <w:t xml:space="preserve">Tran Huu Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wichittra Tassaneeyakul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Stoneking</w:t>
+                <w:t xml:space="preserve">Shigeki Mitsunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattarapong Makarawate</w:t>
+                <w:t xml:space="preserve">La Duc Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thanh Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0307036. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307036⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0304964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651296v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic legacy of the expansion of Bantu-speaking peoples in Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar A Fortes-Lima</w:t>
+                <w:t xml:space="preserve">Complete mitochondrial genomes of patients from Thailand with cardiovascular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wipada Woravatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+                <w:t xml:space="preserve">Rattanasak Wongkomonched</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickard Hammarén</w:t>
+                <w:t xml:space="preserve">Wichittra Tassaneeyakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Eriksson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mário Vicente</w:t>
+                <w:t xml:space="preserve">Pattarapong Makarawate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06770-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0307036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317801v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic diversity of Taiwanese Austronesian groups: Implications for the “Into- and Out-of-Taiwan” models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genetic legacy of the expansion of Bantu-speaking peoples in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar A Fortes-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Liu</w:t>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Min-Shan Ko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rickard Hammarén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad122⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625 (7995), pp.540-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06770-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367486v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide variation in the Angolan Namib Desert reveals unique pre-Bantu ancestry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic portrait and relatedness patterns of the Iron Age Log Coffin culture in northwestern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Amorim</w:t>
+                <w:t xml:space="preserve">Selina Carlhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wibhu Kutanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam B Rohrlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stoneking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adh3822⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.8527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44328-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367492v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic perspectives on human dispersals during the Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide variation in the Angolan Namib Desert reveals unique pre-Bantu ancestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maria Fehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stoneking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2209475119⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adh3822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952281v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South Asian maternal and paternal lineages in southern Thailand and the role of sex-biased admixture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wipada Woravatin</w:t>
+                <w:t xml:space="preserve">The genomic diversity of Taiwanese Austronesian groups: Implications for the “Into- and Out-of-Taiwan” models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Min-Shan Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stoneking</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291547⟩</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367499v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic portrait and relatedness patterns of the Iron Age Log Coffin culture in northwestern Thailand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wibhu Kutanan</w:t>
+                <w:t xml:space="preserve">Genomic perspectives on human dispersals during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam B Rohrlach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mark Stoneking</w:t>
+                <w:t xml:space="preserve">Dang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pugach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-44328-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2209475119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367494v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical challenges in genetic research among Philippine Indigenous Peoples: Insights from fieldwork in Zamboanga and the Sulu Archipelago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">South Asian maternal and paternal lineages in southern Thailand and the role of sex-biased admixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wipada Woravatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metawee Srikummool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatupol Kampuansai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae Joseph Russell B Rodriguez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard N. Muallil</w:t>
+                <w:t xml:space="preserve">Leonardo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2022.901515⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), pp.e0291547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604730v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transmission of human mitochondrial DNA in four‐generation pedigrees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethical challenges in genetic research among Philippine Indigenous Peoples: Insights from fieldwork in Zamboanga and the Sulu Archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae Joseph Russell B Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Liu</w:t>
+                <w:t xml:space="preserve">John Meldwin D Cuales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Faaras Iqbal</w:t>
+                <w:t xml:space="preserve">Michael James B Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahir Yaqub</w:t>
+                <w:t xml:space="preserve">Louward Allen M Zubiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sehrish Firyal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yiqiang Zhao</w:t>
+                <w:t xml:space="preserve">Richard N. Muallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.24390⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.901515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2022.901515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604735v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social lives of isolates (and small language families): the case of the Northwest Amazon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transmission of human mitochondrial DNA in four‐generation pedigrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik van Gijn</w:t>
+                <w:t xml:space="preserve">Muhammad Faaras Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sietze Norder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Arias</w:t>
+                <w:t xml:space="preserve">Tahir Yaqub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Q Emlen</w:t>
+                <w:t xml:space="preserve">Sehrish Firyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus C B C Azevedo</w:t>
+                <w:t xml:space="preserve">Yiqiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.20220054. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.1259-1267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2022.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.24390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604734v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient genomes from the last three millennia support multiple human dispersals into Wallacea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The social lives of isolates (and small language families): the case of the Northwest Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Nägele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irina Pugach</w:t>
+                <w:t xml:space="preserve">Rik van Gijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toetik Koesbardiati</w:t>
+                <w:t xml:space="preserve">Sietze Norder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Q Emlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus C B C Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-022-01775-2⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.20220054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2022.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745476v1</w:t>
+                <w:t xml:space="preserve">hal-04604734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Human Genome-wide Variation in the Massim Region of Papua New Guinea and Implications for the Kula Trading Tradition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wulf Schiefenhövel</w:t>
+                <w:t xml:space="preserve">Ancient genomes from the last three millennia support multiple human dispersals into Wallacea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Kayser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kathrin Nägele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Carlhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pugach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toetik Koesbardiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac165⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1024 - 1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-022-01775-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952082v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting mismatches between linguistic and genetic patterns among speakers of Tanimuka (Eastern Tukanoan) and Yukuna (Arawakan)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nora Julmi</w:t>
+                <w:t xml:space="preserve">Assessing Human Genome-wide Variation in the Massim Region of Papua New Guinea and Implications for the Kula Trading Tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Lemus Serrano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin M Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulf Schiefenhövel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2022.0056⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604732v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into population history and biological adaptation in Oceania</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
+                <w:t xml:space="preserve">Interpreting mismatches between linguistic and genetic patterns among speakers of Tanimuka (Eastern Tukanoan) and Yukuna (Arawakan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Q Emlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sietze Norder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara R Arauna</w:t>
+                <w:t xml:space="preserve">Nora Julmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Cuadros-Espinoza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cassar</w:t>
+                <w:t xml:space="preserve">Magdalena Lemus Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03236-5⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2022.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03205291v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of microRNA expression in the human placenta driven by population identity and sex of the newborn</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dingding Han</w:t>
+                <w:t xml:space="preserve">Reconstructing the Human Genetic History of Mainland Southeast Asia: Insights from Genome-Wide Data from Thailand and Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wibhu Kutanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatupol Kampuansai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metawee Srikummool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suparat Srithawong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07542-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (8), pp.3459 - 3477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604743v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring correlations in genetic and cultural variation across language families in northeast Asia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genomic prehistory of peoples speaking Khoisan languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd9223⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.R49-R55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddaa221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604740v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Human Genetic History of Mainland Southeast Asia: Insights from Genome-Wide Data from Thailand and Laos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suparat Srithawong</w:t>
+                <w:t xml:space="preserve">Variation of microRNA expression in the human placenta driven by population identity and sex of the newborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingding Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab124⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07542-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604741v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic prehistory of peoples speaking Khoisan languages</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic insights into population history and biological adaptation in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Choin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara R Arauna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Cuadros-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddaa221⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592 (7855), pp.583-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03236-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209205v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03205291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paternal and maternal genetic history of Vietnamese populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring correlations in genetic and cultural variation across language families in northeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromi Matsumae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Macholdt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Arias</w:t>
+                <w:t xml:space="preserve">Peter Ranacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thuy Duong</w:t>
+                <w:t xml:space="preserve">Patrick Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Dang Ton</w:t>
+                <w:t xml:space="preserve">Damián Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Van Phong</w:t>
+                <w:t xml:space="preserve">Thomas Currie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (5), pp.636-645. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (34), </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-019-0557-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd9223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559765v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the Geographic Characterisation of Epstein–Barr Virus Variation through Gene-Based Approaches</w:t>
               </w:r>
@@ -4044,6281 +4044,6415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive Ethnolinguistic Diversity in Vietnam Reflects Multiple Sources of Genetic Diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">The paternal and maternal genetic history of Vietnamese populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Macholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thuy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Dang Ton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Van Phong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa099⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (5), pp.636-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-019-0557-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085670v1</w:t>
+                <w:t xml:space="preserve">hal-02559765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural variation impacts paternal and maternal genetic lineages of the Hmong-Mien and Sino-Tibetan groups from Thailand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thanatip Suttipai</w:t>
+                <w:t xml:space="preserve">Extensive Ethnolinguistic Diversity in Vietnam Reflects Multiple Sources of Genetic Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thuy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Dang Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen van Phong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (9), pp.2503 - 2519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-020-0693-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04604754v1</w:t>
+                <w:t xml:space="preserve">hal-03085670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient DNA indicates human population shifts and admixture in northern and southern China</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuechun Fan</w:t>
+                <w:t xml:space="preserve">Cultural variation impacts paternal and maternal genetic lineages of the Hmong-Mien and Sino-Tibetan groups from Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wibhu Kutanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Sun</w:t>
+                <w:t xml:space="preserve">Rasmi Shoocongdej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metawee Srikummool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chungyu Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jianfeng Lang</w:t>
+                <w:t xml:space="preserve">Thanatip Suttipai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aba0909⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.1563 - 1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-0693-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604752v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papuan mitochondrial genomes and the settlement of Sahul</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient DNA indicates human population shifts and admixture in northern and southern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melinda Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Pedro</w:t>
+                <w:t xml:space="preserve">Xuechun Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+                <w:t xml:space="preserve">Bo Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Fernandes</w:t>
+                <w:t xml:space="preserve">Chungyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauri Saag</w:t>
+                <w:t xml:space="preserve">Jianfeng Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s10038-020-0781-3⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 369 (6501), pp.282-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aba0909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774590v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient DNA from Guam and the peopling of the Pacific</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Hübner</w:t>
+                <w:t xml:space="preserve">Papuan mitochondrial genomes and the settlement of Sahul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsiao-Chun Hung</w:t>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Meyer</w:t>
+                <w:t xml:space="preserve">Verónica Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Carson</w:t>
+                <w:t xml:space="preserve">Mathilde André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Saag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2022112118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s10038-020-0781-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604746v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Paternal and Maternal Genetic Histories of Thai and Lao Populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea Brunelli</w:t>
+                <w:t xml:space="preserve">Ancient DNA from Guam and the peopling of the Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pugach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Ghirotto</w:t>
+                <w:t xml:space="preserve">Hsiao-Chun Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz083⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2022112118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604766v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Austronesian Genetic Lineages in East Africa and South Arabia: Complex Dispersal from Madagascar and Southeast Asia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Multiple Deeply Divergent Denisovan Ancestries in Papuans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Hudjashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Saag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradiptajati Kusuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Connie Mulligan</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelzie Darusallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz028⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112685v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of matrilineality in shaping patterns of Y chromosome and mtDNA sequence variation in southwestern Angola</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Lages</w:t>
+                <w:t xml:space="preserve">WGS-based telomere length analysis in Dutch family trios implicates stronger maternal inheritance and a role for RRM1 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilit Nersisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikoghosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent C Francioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Androniki Menelaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara L Pulit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.18758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55109-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-018-0304-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02050791v1</w:t>
+                <w:t xml:space="preserve">hal-04604758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing of heteroplasmies between human liver lobes varies across the mtDNA genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria Eis-Hübinger</w:t>
+                <w:t xml:space="preserve">Evidence of Austronesian Genetic Lineages in East Africa and South Arabia: Complex Dispersal from Madagascar and Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradiptajati Kusuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Černý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connie Mulligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47570-1⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.748-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604760v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaic mitochondrial DNA inserts in modern day nuclear genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herawati Sudoyo</w:t>
+                <w:t xml:space="preserve">Contrasting Paternal and Maternal Genetic Histories of Thai and Lao Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wibhu Kutanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatupol Kampuansai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metawee Srikummool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ghirotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6392-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.1490 - 1506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604764v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Current Genomic Landscape of Western South America: Andes, Amazonia, and Pacific Coast</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José R Sandoval</w:t>
+                <w:t xml:space="preserve">Sharing of heteroplasmies between human liver lobes varies across the mtDNA genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Acosta</w:t>
+                <w:t xml:space="preserve">Manja Wachsmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingkun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Eis-Hübinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz174⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.11219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47570-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604761v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Deeply Divergent Denisovan Ancestries in Papuans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chelzie Darusallam</w:t>
+                <w:t xml:space="preserve">The role of matrilineality in shaping patterns of Y chromosome and mtDNA sequence variation in southwestern Angola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maria Fehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Aço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Lages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.475-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-018-0304-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.02.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02112683v1</w:t>
+                <w:t xml:space="preserve">hal-02050791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WGS-based telomere length analysis in Dutch family trios implicates stronger maternal inheritance and a role for RRM1 gene</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaic mitochondrial DNA inserts in modern day nuclear genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androniki Menelaou</w:t>
+                <w:t xml:space="preserve">Robert Bücking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara L Pulit</w:t>
+                <w:t xml:space="preserve">Murray Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Hudjashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Saag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herawati Sudoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55109-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6392-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604758v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Murray Cox</w:t>
+                <w:t xml:space="preserve">The Current Genomic Landscape of Western South America: Andes, Amazonia, and Pacific Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Barquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José R Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (12), pp.2698 - 2713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112694v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matriclans shape populations: Insights from the Angolan Namib Desert into the maternal genetic history of southern Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Gayà-Vidal</w:t>
+                <w:t xml:space="preserve">The Comoros Show the Earliest Austronesian Gene Flow into the Swahili Corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradiptajati Kusuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murray Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23378⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (1), pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960267v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution mitochondrial DNA analysis sheds light on human diversity, cultural interactions, and population mobility in Northwestern Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stoneking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165 (2), pp.238-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajpa.23345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong selection during the last millennium for African ancestry in the admixed population of Madagascar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+                <w:t xml:space="preserve">Matriclans shape populations: Insights from the Angolan Namib Desert into the maternal genetic history of southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maria Fehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Aço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Lages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jazmin Sanchez</w:t>
+                <w:t xml:space="preserve">Magdalena Gayà-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03342-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (3), pp.518-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112693v2</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete human mtDNA genome sequences from Vietnam and the phylogeography of Mainland Southeast Asia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Schröder</w:t>
+                <w:t xml:space="preserve">Strong selection during the last millennium for African ancestry in the admixed population of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Heiske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jazmin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29989-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03342-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960154v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and sex-biased gene flow in the history of southern African populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christfried Naumann</w:t>
+                <w:t xml:space="preserve">Complete human mtDNA genome sequences from Vietnam and the phylogeography of Mainland Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thuy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Macholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Dang Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29989-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01960263v1</w:t>
+                <w:t xml:space="preserve">hal-01960154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Innovations Influence Patterns of Genetic Diversity in Northwestern Amazonia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Genetic structure and sex-biased gene flow in the history of southern African populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bajić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Stoneking</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Tom Güldemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christfried Naumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167 (3), pp.656-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998829v1</w:t>
+                <w:t xml:space="preserve">hal-01960263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic landscape of human diversity across Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural Innovations Influence Patterns of Genetic Diversity in Northwestern Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pierron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nelly Rabetokotany</w:t>
+                <w:t xml:space="preserve">Guillermo Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1704906114⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (11), pp.2719-2735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112696v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Admixture History and Recent Southern Origins of Siberian Populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viktor Spitsyn</w:t>
+                <w:t xml:space="preserve">Genomic landscape of human diversity across Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Heiske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Makarov</w:t>
+                <w:t xml:space="preserve">Ignace Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innokentiy Novgorodov</w:t>
+                <w:t xml:space="preserve">Nelly Rabetokotany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (7), pp.1777-1795. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (32), pp.E6498-E6506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msw055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1704906114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960466v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic history of Aboriginal Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining the Y chromosome phylogeny with southern African sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Macholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Sapfo Malaspinas</w:t>
+                <w:t xml:space="preserve">Shengyu Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Westaway</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oscar Lao</w:t>
+                <w:t xml:space="preserve">Sebastian Lippold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature18299⟩</w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (5), pp.541 - 553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00439-016-1651-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112765v1</w:t>
+                <w:t xml:space="preserve">hal-01960474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the Y chromosome phylogeny with southern African sequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrico Macholdt</w:t>
+                <w:t xml:space="preserve">The Complex Admixture History and Recent Southern Origins of Siberian Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Pugach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostislav Matveev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Spitsyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengyu Ni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Lippold</w:t>
+                <w:t xml:space="preserve">Innokentiy Novgorodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00439-016-1651-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (7), pp.1777-1795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msw055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960474v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the complex maternal history of southern African Khoisan populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Barbieri</w:t>
+                <w:t xml:space="preserve">A genomic history of Aboriginal Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Sapfo Malaspinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Güldemann</w:t>
+                <w:t xml:space="preserve">Michael Westaway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Gerlach</w:t>
+                <w:t xml:space="preserve">Craig Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falko Berthold</w:t>
+                <w:t xml:space="preserve">Vitor Hugo Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirosi Nakagawa</w:t>
+                <w:t xml:space="preserve">Oscar Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 153 (3), pp.435-448. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 538 (7624), pp.207-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.22441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature18299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01178706v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the history of the C-14010 lactase persistence variant in Eastern and Southern Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Macholdt</w:t>
+                <w:t xml:space="preserve">Ancient west Eurasian ancestry in southern and eastern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pickrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montgomery Slatkin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nick Patterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Ru Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lipson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.22675⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (7), pp.2632-2637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1313787111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01178744v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01179148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and Interaction in a Contact Zone: mtDNA Variation among Bantu-Speakers in Southern Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the history of the C-14010 lactase persistence variant in Eastern and Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Macholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montgomery Slatkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099117⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 156 (4), pp.661-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.22675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01178666v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Pastoralist Migrations to Southern Africa with Lactase Persistence Alleles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Unraveling the complex maternal history of southern African Khoisan populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hua Chen</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Güldemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Berthold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirosi Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.03.027⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153 (3), pp.435-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.22441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01178743v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient west Eurasian ancestry in southern and eastern Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bonnie Berger</w:t>
+                <w:t xml:space="preserve">Migration and Interaction in a Contact Zone: mtDNA Variation among Bantu-Speakers in Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Bostoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1313787111⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01179148v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Substructure in Early mtDNA Lineages of Southern Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Tracing Pastoralist Migrations to Southern Africa with Lactase Persistence Alleles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Macholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Lede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mark Stoneking</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sununguko Mpoloka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2012.12.010⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (8), pp.875-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998835v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic prehistory of southern Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Ancient Substructure in Early mtDNA Lineages of Southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Linda Gerlach</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mário Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sununguko w. Mpoloka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2140⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (2), pp.285-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2012.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998848v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Near and Remote Oceania: mtDNA and NRY Variation in the Solomon Islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Illek</w:t>
+                <w:t xml:space="preserve">The genetic prehistory of southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pickrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Patterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Berthold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr186⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006793v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing together linguistic and genetic evidence to test the Bantu expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging Near and Remote Oceania: mtDNA and NRY Variation in the Solomon Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Filippo</w:t>
+                <w:t xml:space="preserve">S. Myles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bostoen</w:t>
+                <w:t xml:space="preserve">Y. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stoneking</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Illek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2012.0318⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.545-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006794v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-Chromosomal Variation in Sub-Saharan Africa: Insights Into the History of Niger-Congo Groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Bringing together linguistic and genetic evidence to test the Bantu expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mpoloka</w:t>
+                <w:t xml:space="preserve">K. Bostoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gunnarsdottir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (3), pp.1255-1269. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1741), pp.3256-3263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msq312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2012.0318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006802v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larger mitochondrial DNA than Y-chromosome differences between matrilocal and patrilocal groups from Sumatra</w:t>
+                <w:t xml:space="preserve">High-throughput sequencing of complete human mtDNA genomes from the Caucasus and West Asia: high diversity and demographic inferences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Dröfn Gunnarsdóttir</w:t>
+                <w:t xml:space="preserve">Ivan Nasidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhusudan Nandineni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Anna Schönberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Theunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingkun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1235⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2011.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006798v1</w:t>
+                <w:t xml:space="preserve">hal-00631669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of complete human mtDNA genomes from the Caucasus and West Asia: high diversity and demographic inferences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Y-Chromosomal Variation in Sub-Saharan Africa: Insights Into the History of Niger-Congo Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Nasidze</w:t>
+                <w:t xml:space="preserve">M. Whitten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Schönberg</w:t>
+                <w:t xml:space="preserve">S. Mpoloka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Theunert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Gunnarsdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (3), pp.1255-1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2011.62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msq312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631669v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic perspectives on forager-farmer interaction in the Luangwa Valley of Zambia</w:t>
+                <w:t xml:space="preserve">Larger mitochondrial DNA than Y-chromosome differences between matrilocal and patrilocal groups from Sumatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesare de Filippo</w:t>
+                <w:t xml:space="preserve">Ellen Dröfn Gunnarsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Heyn</w:t>
+                <w:t xml:space="preserve">Madhusudan Nandineni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingkun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence Barham</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sean Myles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.21155⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006808v1</w:t>
+                <w:t xml:space="preserve">hal-02006798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Admixture History of Eastern Indonesia as Revealed by Y-Chromosome and Mitochondrial DNA Analysis</w:t>
+                <w:t xml:space="preserve">Genetic perspectives on forager-farmer interaction in the Luangwa Valley of Zambia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mona</w:t>
+                <w:t xml:space="preserve">Cesare de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Grunz</w:t>
+                <w:t xml:space="preserve">Patricia Heyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brauer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Lawrence Barham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 141 (3), pp.382-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msp097⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006809v1</w:t>
+                <w:t xml:space="preserve">hal-02006808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic nature of the proximal AZFc region of the human Y chromosome: multiple independent deletion and duplication events revealed by microsatellite analysis.</w:t>
+                <w:t xml:space="preserve">Genetic Admixture History of Eastern Indonesia as Revealed by Y-Chromosome and Mitochondrial DNA Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Balaresque</w:t>
+                <w:t xml:space="preserve">S. Mona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Bowden</w:t>
+                <w:t xml:space="preserve">K. Grunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Parkin</w:t>
+                <w:t xml:space="preserve">S. Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Omran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Heyer</w:t>
+                <w:t xml:space="preserve">L. Castri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.20757⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (8), pp.1865-1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msp097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00393071v1</w:t>
+                <w:t xml:space="preserve">hal-02006809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of polymorphic Alu insertions with restricted geographic distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic nature of the proximal AZFc region of the human Y chromosome: multiple independent deletion and duplication events revealed by microsatellite analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Balaresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cordaux</w:t>
+                <w:t xml:space="preserve">Georgina Bowden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Srikanta</w:t>
+                <w:t xml:space="preserve">Emma Parkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Stoneking</w:t>
+                <w:t xml:space="preserve">Ghada Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Batzer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 90, pp.154-158. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (10), pp.1171-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2007.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.20757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154542v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating patterns amongst Siberian reindeer herders: Inferences from mtDNA and Y-chromosomal analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In search of polymorphic Alu insertions with restricted geographic distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innokentij Novgorodov</w:t>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Osakovskij</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Stoneking</w:t>
+                <w:t xml:space="preserve">D. Srikanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Batzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.20590⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.154-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2007.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006817v1</w:t>
+                <w:t xml:space="preserve">hal-00154542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of prehistoric migrations in Siberia: genetic variation and the origins of Yakuts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Mating patterns amongst Siberian reindeer herders: Inferences from mtDNA and Y-chromosomal analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innokentij Novgorodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Osakovskij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00439-006-0213-2⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 133 (3), pp.1013-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.20590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006826v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanesian and Asian origins of Polynesians: mtDNA and Y chromosome gradients across the Pacific</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Cordaux</w:t>
+                <w:t xml:space="preserve">Investigating the effects of prehistoric migrations in Siberia: genetic variation and the origins of Yakuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innokentij Novgorodov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Osakovskij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Casto</w:t>
+                <w:t xml:space="preserve">Al’bina Danilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lao</w:t>
+                <w:t xml:space="preserve">Artur Protod’jakonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23, pp.2234-2244. </w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (3), pp.334-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msl093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00439-006-0213-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117338v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial DNA and Human Evolution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melanesian and Asian origins of Polynesians: mtDNA and Y chromosome gradients across the Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Casto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Genomics and Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.2234-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msl093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev.genom.6.080604.162249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02012633v1</w:t>
+                <w:t xml:space="preserve">hal-00117338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Origin and Cultural Reversion of a Hunter–Gatherer Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Oota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt von Haeseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surin Pookajorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (3), pp.e71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.0030071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial DNA evidence for admixed origins of central Siberian populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial DNA and Human Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stoneking</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 120 (3), pp.211-224. </w:t>
+              <w:t xml:space="preserve">Annual Review of Genomics and Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.165-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.10145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev.genom.6.080604.162249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02008721v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mitochondrial DNA evidence for admixed origins of central Siberian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Wiebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Tarskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Spitsyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himla Soodyall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 120 (3), pp.211-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.10145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y-chromosomal evidence for a strong reduction in male population size of Yakuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pakendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharti Morar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa A Tarskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Kayser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himla Soodyall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 110 (2), pp.198-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00439-001-0664-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10328,91 +10462,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Molecular Anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stoneking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley and Sons, 2026, 9781394262595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10422,297 +10556,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A melanocortin 1 receptor allele suggests varying pigmentation among neanderthals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lalueza-Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rompler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caramelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Staubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1147417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A melanocortin 1 receptor allele suggests varying pigmentation among neanderthals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Lalueza-Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Römpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Caramelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Stäubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Catalano</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1147417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00305688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId423"/>
+      <w:footerReference w:type="default" r:id="rId429"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10859,51 +10993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stoneking" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47248/hpgg2606010003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Yin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Munnalal Gupta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonglak Prakhun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatupol Kampuansai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkana Inta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09471-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixian Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2404393122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq9792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyou Yi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Su" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyang Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Shang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Ye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65019-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.06.037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lorene Huber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifan&#237;a Arango-Isaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Sandoval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Urban" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Francalacci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08241-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibhu Kutanan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wipada Woravatin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metawee Srikummool" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatmongkon Suwannapoom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02252-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtong Liang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Thao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Huu Dinh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Mitsunaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Duc Duy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Phuong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304964" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanasak Wongkomonched" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichittra Tassaneeyakul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattarapong Makarawate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04317801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Fortes-Lima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickard Hammar&#233;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vicente" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06770-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Min-Shan Ko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Maria Fehn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Amorim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rocha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh3822" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Arias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pugach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209475119" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291547" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Carlhoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Rohrlach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44328-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Joseph Russell B Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meldwin D Cuales" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James B Herrera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louward Allen M Zubiri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard N. Muallil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.901515" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604735v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faaras Iqbal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Yaqub" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehrish Firyal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiang Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24390" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van Gijn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietze Norder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Q Emlen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C B C Azevedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0054" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin N&#228;gele" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toetik Koesbardiati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01775-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Peter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Schiefenh&#246;vel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kayser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac165" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Julmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lemus Serrano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0056" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03205291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R Arauna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuadros-Espinoza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03236-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604743v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Guo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyun Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Jiang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Hu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingding Han" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07542-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Matsumae" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ranacher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savage" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Blasi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Currie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd9223" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparat Srithawong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab124" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03209205v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pakendorf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa221" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Macholdt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thuy Duong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dang Ton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Phong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0557-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Telford" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Juan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadi Navarro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111686" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03085670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Phong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa099" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604754v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanatip Suttipai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0693-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Fan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungyu Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Lang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba0909" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774590v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Andr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Saag" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s10038-020-0781-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Chun Hung" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Carson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2022112118" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604766v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brunelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghirotto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz083" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Mulligan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02050791v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa A&#231;o" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lages" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0304-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Wachsmuth" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schr&#246;der" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Eis-H&#252;binger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47570-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#252;cking" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Hudjashov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herawati Sudoyo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6392-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barbieri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Barquera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz174" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacobs" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelzie Darusallam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.02.035" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604758v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Nersisyan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikoghosyan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C Francioli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki Menelaou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara L Pulit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55109-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960267v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gay&#224;-Vidal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23378" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960279v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Barreto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23345" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112693v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Sanchez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03342-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960154v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29989-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Baji&#263;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Tom G&#252;ldemann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christfried Naumann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23694" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998829v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy169" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112696v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakoto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rabetokotany" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704906114" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Matveev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Spitsyn" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Makarov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innokentiy Novgorodov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw055" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112765v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sapfo Malaspinas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Westaway" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Muller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Sousa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18299" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960474v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyu Ni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lippold" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-016-1651-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178706v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G&#252;ldemann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gerlach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Berthold" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirosi Nakagawa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22441" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56W4WPW9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178744v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montgomery Slatkin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22675" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178666v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bostoen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099117" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178743v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lede" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sununguko Mpoloka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Chen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.03.027" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179148v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pickrell" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Patterson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Ru Loh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lipson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Berger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313787111" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sununguko&#160;w. Mpoloka" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2012.12.010" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998848v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2140" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006793v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delfin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Myles" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Choi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hughes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Illek" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr186" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006794v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Filippo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bostoen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoneking" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.0318" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006802v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbieri" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whitten" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mpoloka" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gunnarsdottir" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq312" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006798v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Dr&#246;fn Gunnarsd&#243;ttir" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusudan Nandineni" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Myles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1235" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631669v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nasidze" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Theunert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.62" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006808v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare de Filippo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heyn" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Barham" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21155" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPRV7CW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006809v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brauer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp097" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393071v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Bowden" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Parkin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Omran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20757" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154542v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srikanta" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Batzer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2007.03.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006817v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innokentij Novgorodov" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Osakovskij" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.20590" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP2VQ2VD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006826v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#8217;bina Danilova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Protod&#8217;jakonov" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-006-0213-2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXG25GQN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117338v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kayser" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casto" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lao" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl093" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02012633v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.genom.6.080604.162249" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006827v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Oota" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Weiss" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt von Haeseler" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surin Pookajorn" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030071" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008721v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Wiebe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Tarskaia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitsyn" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himla Soodyall" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.10145" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PKMWQT7W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02012591v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharti Morar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa A Tarskaia" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-001-0664-4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFF4E0142338410CDBE80C08FD050E05DB7816BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429034v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204543v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalueza-Fox" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rompler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caramelli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staubert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catalano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1147417" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305688v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Lalueza-Fox" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger R&#246;mpler" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caramelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia St&#228;ubert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Catalano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stoneking" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47248/hpgg2606010003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609479v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Graff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Ringen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Zakharko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro K Shimizu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.25267621231of10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Yin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Munnalal Gupta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonglak Prakhun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatupol Kampuansai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkana Inta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09471-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixian Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2404393122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minmin Ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Shi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adq9792" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyou Yi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Su" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibhu Kutanan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wipada Woravatin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metawee Srikummool" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatmongkon Suwannapoom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02252-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.06.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyang Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Shang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Ye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65019-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lorene Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifan&#237;a Arango-Isaza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R Sandoval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Urban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Francalacci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08241-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtong Liang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwae438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Thao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Huu Dinh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Mitsunaga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Duc Duy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Phuong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304964" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanasak Wongkomonched" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichittra Tassaneeyakul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattarapong Makarawate" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04317801v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Fortes-Lima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickard Hammar&#233;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Vicente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06770-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Carlhoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam B Rohrlach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44328-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367492v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Maria Fehn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Amorim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rocha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh3822" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Min-Shan Ko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad122" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Pugach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209475119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291547" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604730v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Joseph Russell B Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Meldwin D Cuales" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James B Herrera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louward Allen M Zubiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard N. Muallil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.901515" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Faaras Iqbal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Yaqub" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehrish Firyal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiang Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24390" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van Gijn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietze Norder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Q Emlen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C B C Azevedo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0054" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745476v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin N&#228;gele" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toetik Koesbardiati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01775-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952082v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Peter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Schiefenh&#246;vel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kayser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac165" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604732v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Julmi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Lemus Serrano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0056" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparat Srithawong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab124" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03209205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pakendorf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddaa221" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Guo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyun Huang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Jiang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Hu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingding Han" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07542-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03205291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R Arauna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuadros-Espinoza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03236-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Matsumae" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ranacher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Blasi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Currie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd9223" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Telford" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Juan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadi Navarro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111686" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559765v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Macholdt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thuy Duong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dang Ton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Phong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-019-0557-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03085670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Phong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa099" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604754v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanatip Suttipai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-0693-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604752v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuechun Fan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungyu Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Lang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba0909" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02774590v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Fernandes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Saag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s10038-020-0781-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Chun Hung" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Carson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2022112118" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112683v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacobs" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Hudjashov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradiptajati Kusuma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelzie Darusallam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.02.035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604758v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Nersisyan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikoghosyan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C Francioli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androniki Menelaou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara L Pulit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55109-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor &#268;ern&#253;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Mulligan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz028" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brunelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ghirotto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz083" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Wachsmuth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schr&#246;der" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Li" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Eis-H&#252;binger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47570-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02050791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa A&#231;o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lages" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0304-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604764v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#252;cking" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Cox" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herawati Sudoyo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6392-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604761v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barbieri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Barquera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz174" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazi&#232;res" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.11.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960279v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Barreto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23345" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960267v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gay&#224;-Vidal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23378" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112693v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazmin Sanchez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03342-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01960154v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29989-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960263v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Baji&#263;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Tom G&#252;ldemann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christfried Naumann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23694" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998829v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy169" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112696v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakoto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rabetokotany" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1704906114" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960474v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyu Ni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lippold" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-016-1651-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Matveev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Spitsyn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Makarov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innokentiy Novgorodov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw055" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sapfo Malaspinas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Westaway" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Muller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Sousa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Lao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18299" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179148v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pickrell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Patterson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Ru Loh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lipson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Berger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313787111" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178744v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montgomery Slatkin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22675" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178706v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom G&#252;ldemann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gerlach" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Berthold" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirosi Nakagawa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22441" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56W4WPW9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178666v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Bostoen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099117" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178743v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Lede" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sununguko Mpoloka" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Chen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.03.027" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998835v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sununguko&#160;w. Mpoloka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2012.12.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2140" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006793v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delfin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Myles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Choi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hughes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Illek" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr186" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006794v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Filippo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bostoen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoneking" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.0318" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631669v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nasidze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Theunert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.62" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006802v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbieri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Whitten" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mpoloka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gunnarsdottir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq312" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006798v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Dr&#246;fn Gunnarsd&#243;ttir" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhusudan Nandineni" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Myles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1235" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006808v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare de Filippo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heyn" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Barham" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21155" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SCPRV7CW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006809v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mona" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brauer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castri" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp097" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393071v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Bowden" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Parkin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Omran" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20757" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154542v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srikanta" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Lee" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Batzer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2007.03.010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006817v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innokentij Novgorodov" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Osakovskij" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.20590" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP2VQ2VD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006826v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#8217;bina Danilova" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Protod&#8217;jakonov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-006-0213-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXG25GQN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117338v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kayser" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casto" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl093" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02006827v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Oota" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Weiss" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt von Haeseler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surin Pookajorn" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030071" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02012633v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.genom.6.080604.162249" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008721v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Wiebe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Tarskaia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitsyn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himla Soodyall" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.10145" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PKMWQT7W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02012591v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharti Morar" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa A Tarskaia" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-001-0664-4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFF4E0142338410CDBE80C08FD050E05DB7816BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429034v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204543v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lalueza-Fox" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rompler" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caramelli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staubert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catalano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1147417" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305688v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Lalueza-Fox" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger R&#246;mpler" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Caramelli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia St&#228;ubert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Catalano" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>