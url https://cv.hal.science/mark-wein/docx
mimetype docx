--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -581,516 +581,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral infection of prokaryotic plankton during early formation of the North West Atlantic Deep Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+                <w:t xml:space="preserve">Viral control of biomass and diversity of bacterioplankton in the deep sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Griebler</w:t>
+                <w:t xml:space="preserve">Yanxia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik van Aken</w:t>
+                <w:t xml:space="preserve">Wei Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard J Herndl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanlan Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01934⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-0974-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033957v1</w:t>
+                <w:t xml:space="preserve">hal-02872088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic Viruses and Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.357-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21775/cimb.041.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal Community Dynamics at Senescent and Active Vents at the 9◦N East Pacific Rise After a Volcanic Eruption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Gollner</w:t>
+                <w:t xml:space="preserve">Viral infection of prokaryotic plankton during early formation of the North West Atlantic Deep Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Mullineaux</w:t>
+                <w:t xml:space="preserve">Christian Griebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Martinez‐arbizu</w:t>
+                <w:t xml:space="preserve">Hendrik van Aken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Mills</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerhard J Herndl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6, pp.00832. </w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.175-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/ame01934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070465v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral control of biomass and diversity of bacterioplankton in the deep sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animal Community Dynamics at Senescent and Active Vents at the 9◦N East Pacific Rise After a Volcanic Eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanxia Li</w:t>
+                <w:t xml:space="preserve">Sabine Gollner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yan</w:t>
+                <w:t xml:space="preserve">L.S. Mullineaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wang</w:t>
+                <w:t xml:space="preserve">P. Martinez‐arbizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanlan Cai</w:t>
+                <w:t xml:space="preserve">Susan Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.256. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.00832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-0974-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872088v1</w:t>
+                <w:t xml:space="preserve">hal-03070465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral lysis alters the optical properties and biological availability of dissolved organic matter derived from picocyanobacteria Prochlorococcus</w:t>
               </w:r>
@@ -1128,11939 +1128,11939 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X Chen</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+              <w:t xml:space="preserve">, 2020, 87 (3), pp.e02271-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aem.02271-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifts in cell size and community composition of bacterioplankton due to grazing by heterotrophic flagellates: evidence from a marine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Suominen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Jezbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 83 (3), pp.295--308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyfall—neglected roles of volcano ash and black carbon rich aerosols for microbial plankton in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Malfatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (2), pp.187 - 198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbw100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of elevated p CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and feeding on net calcification and energy budget of the Mediterranean cold-water coral Madrepora oculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Popp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sollfrank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 219 (20), pp.3208-3217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.127159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population of giant tailed virus-like particles associated with heterotrophic flagellates in a lake-type reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Simek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 76 (2), pp.111-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of P-limitation on prokaryotic and viral production in surface waters of the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Benner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (1), pp.16-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbu089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors shaping bacterial phylogenetic and functional diversity in coastal waters of the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia A. Boras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Vaqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Maynou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet L. Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154, pp.102-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2014.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in recovery between deep-sea hydrothermal vent and vent-proximate communities after a volcanic eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gollner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breea Govenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Martinez Arbizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106, pp.167-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microbial carbon pump concept: Potential biogeochemical significance in the globally changing ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B. Rivkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 134, pp.432-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impacts of black carbon on the marine microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Malits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaela Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep M. Gasol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75 (1), pp.27-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced viral production and virus-mediated mortality of bacterioplankton in a natural iron-fertilized bloom event above the Kerguelen Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Malits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Special issue KEOPS2: Kerguelen Ocean and Plateau Study 2, 11 (23), pp.6841-6853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-11-6841-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of soot deposition on particle dynamics and microbial processes in marine surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Torréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (7), pp.662-678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GB004878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO² enrichment on bacterial metabolism in an Arctic fjord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Motegi</w:t>
+                <w:t xml:space="preserve">End of the Century pCO(2) Levels Do Not Impact Calcification in Mediterranean Cold-Water Corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tanaka</w:t>
+                <w:t xml:space="preserve">Alexander Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Piontek</w:t>
+                <w:t xml:space="preserve">Maria M. Berzunza Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. P. D. Brussaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Pierre Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-3285-2013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543125v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End of the Century pCO(2) Levels Do Not Impact Calcification in Mediterranean Cold-Water Corals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Maier</w:t>
+                <w:t xml:space="preserve">Response of bacterioplankton community structure to an artificial gradient of pCO(2) in the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Schubert</w:t>
+                <w:t xml:space="preserve">X. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M. Berzunza Sanchez</w:t>
+                <w:t xml:space="preserve">S. C. K. Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (4), </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (6), pp.3679-3689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-3679-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502634v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of bacterioplankton community structure to an artificial gradient of pCO(2) in the Arctic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of CO² enrichment on bacterial metabolism in an Arctic fjord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Motegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zhang</w:t>
+                <w:t xml:space="preserve">T. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Xia</w:t>
+                <w:t xml:space="preserve">J. Piontek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. C. K. Lau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+                <w:t xml:space="preserve">C. P. D. Brussaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (6), pp.3679-3689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-3679-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 10 (5), pp.3285-3296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-3285-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502643v1</w:t>
+                <w:t xml:space="preserve">hal-01543125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of bacterioplankton to a glucose gradient in the absence of lysis and grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Ki Tam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Yuan Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (3), pp.443-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1574-6941.12133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration of Mediterranean cold-water corals is not affected by ocean acidification as projected for the end of the century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Peck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (8), pp.5671-5680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-10-5671-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Effects of Viral and Bacterial Production on Marine Bacterial Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshi Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Miki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0076800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcification rates and the effect of ocean acidification on Mediterranean cold-water corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279 (1734), pp.1716-1723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2011.1763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial abundance in the coelenteron and mucus of the cold-water coral Lophelia pertusa and in bottom water of the reef environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUATIC BIOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (3), pp.209-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ab00443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of individual marine organic aggregates using Paramagnetic Microspheres: A new tool for examining microbial associations with aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Torréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (3), pp.155-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lom.2012.10.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study on Metal and Nutrient Concentrations in Running Water Systems in Southern New Caledonia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">Viral dynamics in the surface water of the western South China Sea in summer 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xihan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianzhi Jiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00128-011-0367-z⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (2), pp.145-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02067394v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Mediterranean plankton stimulation dynamics through a dust storm event: An experimental simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesc Peters</w:t>
+                <w:t xml:space="preserve">A Preliminary Study on Metal and Nutrient Concentrations in Running Water Systems in Southern New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Motegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Marrase</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (4), pp.361-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-011-0367-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.03.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502028v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synechococcus growth in the ocean may depend on the lysis of heterotrophic bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+                <w:t xml:space="preserve">Coastal Mediterranean plankton stimulation dynamics through a dust storm event: An experimental simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
+                <w:t xml:space="preserve">Francesc Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy M. Chan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
+                <w:t xml:space="preserve">Celia Marrase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven M. Short</w:t>
+                <w:t xml:space="preserve">Oscar Guadayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M. Gasol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (10), pp.1465-1476. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (1), pp.27-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbr041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502015v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Synechococcus growth in the ocean may depend on the lysis of heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lagaria</w:t>
+                <w:t xml:space="preserve">Amy M. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Prieur</w:t>
+                <w:t xml:space="preserve">Steven M. Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (10), pp.1465-1476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbr041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697626v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral dynamics in the surface water of the western South China Sea in summer 2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial food webs and metabolic state across oligotrophic waters of the Mediterranean Sea during summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xihan Chen</w:t>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongbin Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingzhang Chen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lagaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01490⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special issue : Interactions between planktonic organisms and the biogeochemical cycles of biogenic elements in the Mediterranean Sea during intense summer stratification: the BOUM experiment, 8 (7), pp.1839-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1839-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502042v1</w:t>
+                <w:t xml:space="preserve">hal-00697626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microbial carbon pump and the oceanic recalcitrant dissolved organic matter pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nianzhi Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis A. Hansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Benner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Kattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nrmicro2386-c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of phoH as a Novel Signature Gene for Assessing Marine Phage Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dawn B. Goldsmith</w:t>
+                <w:t xml:space="preserve">Dynamics of nutrients, total organic carbon, prokaryotes and viruses in onboard incubations of cold-water corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Crosti</w:t>
+                <w:t xml:space="preserve">A. de Kluijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhakti Dwivedi</w:t>
+                <w:t xml:space="preserve">M. Agis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren D. Mcdaniel</w:t>
+                <w:t xml:space="preserve">C. P D Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvind Varsani</w:t>
+                <w:t xml:space="preserve">F. C van Duyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77 (21), pp.7730-7739. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (9), pp.2609-2620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.05531-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2609-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502012v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03324794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nutrients, total organic carbon, prokaryotes and viruses in onboard incubations of cold-water corals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of phoH as a Novel Signature Gene for Assessing Marine Phage Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Kluijver</w:t>
+                <w:t xml:space="preserve">Dawn B. Goldsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agis</w:t>
+                <w:t xml:space="preserve">Giuseppe Crosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. P D Brussaard</w:t>
+                <w:t xml:space="preserve">Bhakti Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. C van Duyl</w:t>
+                <w:t xml:space="preserve">Lauren D. Mcdaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Varsani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2609-2011⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (21), pp.7730-7739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.05531-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03324794v1</w:t>
+                <w:t xml:space="preserve">hal-03502012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-Offs between Competition and Defense Specialists among Unicellular Planktonic Organisms: the ``Killing the Winner'' Hypothesis Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Frede Thingstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (1), pp.42-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/MMBR.00034-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotopes reveal limitations in C and N assimilation in the Caribbean reef corals Madracis auretenra, M. carmabi and M. formosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paetzold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 412, pp.103-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps08674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Niche Separation among Coexisting Limnohabitans Strains through Interactions with a Competitor, Viruses, and a Bacterivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Simek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kasalicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hornak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. W. Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (5), pp.1406-1416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02517-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial community composition and potential controlling mechanisms along a trophic gradient in a barrier reef system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. C. Wilhartitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rassoulzadegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (1), pp.15-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a dust deposition event on coastal marine microbial abundance and activity, bacterial community structure and ecosystem function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itziar Lekunberri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaristo Vazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Romera-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (4), pp.381-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plankt/fbp137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomly Amplified Polymorphic DNA Reveals Tight Links between Viruses and Microbes in the Bathypelagic Zone of the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (20), pp.6724-6732. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00531-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of marine viral and bacterial communities with reference black carbon particles under experimental conditions: an analysis with scanning electron, epifluorescence and confocal laser scanning microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereidoun Rassoulzadegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaela Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rouviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (2), pp.382-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00953.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotrophic and heterotrophic metabolism of microbial planktonic communities in an oligotrophic coastal marine ecosystem: seasonal dynamics and episodic events</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial production of recalcitrant dissolved organic matter: long-term carbon storage in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianzhi Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis A. Hansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Benner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Kattner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-7-3491-2010⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (8), pp.593-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrmicro2386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03324790v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial production of recalcitrant dissolved organic matter: long-term carbon storage in the global ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autotrophic and heterotrophic metabolism of microbial planktonic communities in an oligotrophic coastal marine ecosystem: seasonal dynamics and episodic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bonilla-Findji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-D Pizay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrmicro2386⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.3491 - 3503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-3491-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502062v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03324790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ocean acidification on microbial diversity and on microbe-driven biogeochemistry and ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minhan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (3), pp.291-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and depth-related dynamics of prokaryotes and viruses in surface and deep waters of the northwestern Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. E. Kerros</w:t>
+                <w:t xml:space="preserve">Seasonal changes of bacterial and archaeal communities in the dark ocean: Evidence from the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (1), pp.160-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.1.0160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651676v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcification of the cold-water coral &lt;i&gt;Lophelia pertusa,&lt;/i&gt; under ambient and reduced pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hegeman</w:t>
+                <w:t xml:space="preserve">Seasonal and depth-related dynamics of prokaryotes and viruses in surface and deep waters of the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (11), pp.1972-1982</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03325661v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral ecology of organic and inorganic particles in aquatic systems: avenues for further research</w:t>
+                <w:t xml:space="preserve">Enhanced viral production and infection of bacterioplankton during an iron-induced phytoplankton bloom in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus-Maria Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Griebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01363⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (3), pp.774-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.3.0774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067402v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced viral production and infection of bacterioplankton during an iron-induced phytoplankton bloom in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viral and Flagellate Control of Prokaryotic Production and Community Structure in Offshore Mediterranean Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.3.0774⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (14), pp.4801-4812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01376-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505024v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral and Flagellate Control of Prokaryotic Production and Community Structure in Offshore Mediterranean Waters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viral ecology of organic and inorganic particles in aquatic systems: avenues for further research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Luef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01376-08⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57, pp.321-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505017v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes of bacterial and archaeal communities in the dark ocean: Evidence from the Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+                <w:t xml:space="preserve">Calcification of the cold-water coral &lt;i&gt;Lophelia pertusa,&lt;/i&gt; under ambient and reduced pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.1.0160⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (8), pp.1671-1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-6-1671-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505034v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03325661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of seawater-freshwater cross-transplantations on viral dynamics and bacterial diversity and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rochelle Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Pizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00529292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of turbulence and viruses on prokaryotic cell size, production and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Malits</w:t>
+                <w:t xml:space="preserve">Community composition of bacteria associated with cold-water coral Madrepora oculata: within and between colony variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Agis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 397, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03505032v1</w:t>
+                <w:t xml:space="preserve">hal-03505036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community composition of bacteria associated with cold-water coral Madrepora oculata: within and between colony variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Maier</w:t>
+                <w:t xml:space="preserve">Annual changes of bacterial mortality due to viruses and protists in an oligotrophic coastal environment (NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia A. Boras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montserrat Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaristo Vazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Vaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (5), pp.1181-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01849.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps08429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03505036v1</w:t>
+                <w:t xml:space="preserve">hal-03505023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual changes of bacterial mortality due to viruses and protists in an oligotrophic coastal environment (NW Mediterranean)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evaristo Vazquez-Dominguez</w:t>
+                <w:t xml:space="preserve">Effect of turbulence and viruses on prokaryotic cell size, production and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Malits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolors Vaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01849.x⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (3), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03505023v1</w:t>
+                <w:t xml:space="preserve">hal-03505032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral control of bacterial biodiversity - evidence from a nutrient-enriched marine mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth-Anne Sandaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gomez-Consarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarone Pinhassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Malits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (10), pp.2585-2597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01983.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship of geographic distance, depth, temperature, and viruses with prokaryotic communities in the eastern tropical Atlantic Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Dynamics and diversity of newly produced virioplankton in the North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-007-9343-x⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (9), pp.924-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2008.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03494340v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and diversity of newly produced virioplankton in the North Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronica Parada</w:t>
+                <w:t xml:space="preserve">Relationship of geographic distance, depth, temperature, and viruses with prokaryotic communities in the eastern tropical Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Sintes</w:t>
+                <w:t xml:space="preserve">Markus M. Moeseneder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (9), pp.924-936. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (2), pp.383-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2008.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-007-9343-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494339v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global-scale processes with a nanoscale drive: the role of marine viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina P. D. Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven W. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frede Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Bratbak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (6), pp.575-578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2008.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses- the overlooked players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nova Acta Leopoldina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 356, pp.79--83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral effects on bacterial respiration, production and growth efficiency : Consistent trends in the Soutern Ocean and the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Malits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55, pp.790-800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr2.2007.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major viral impact on the functioning of benthic deep-sea ecosytems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Danovaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Dell'Anno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Corinaldesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Magagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 454, pp.1084-1109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature07268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extinction of microbes - evidence and potential consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereidoun Rassoulzadegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endangered Species Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.2005--2015. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr003205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to &amp;quot;Interpreting the results of oceanic mesocosm enrichment experiments-caveats and lessons from limnology and coastal ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Herndl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52, pp.916--918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus Attachment to Transparent Exopolymeric Particles along Trophic Gradients in the Southwestern Lagoon of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (16), pp.5245-5252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00762-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses and flagellates sustain apparent richness and reduce biomass accumulation of bacterioplankton in coastal marine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Y. Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (12), pp.3008-3018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic and antagonistic effects of viral lysis and protistan grazing on bacterial biomass, production and diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazer and virus-induced mortality of bacterioplankton accelerates development of Flectobacillus populations in a freshwater community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Simek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Hornak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Jezbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Nedoma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9 (3), pp.777-788. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01200.x⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.789-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01201.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504953v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazer and virus-induced mortality of bacterioplankton accelerates development of Flectobacillus populations in a freshwater community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic and antagonistic effects of viral lysis and protistan grazing on bacterial biomass, production and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Hornak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jezbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Simek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jiri Nedoma</w:t>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9 (3), pp.789-800. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.777-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01200.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01201.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03504954v1</w:t>
+                <w:t xml:space="preserve">hal-03504953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral burst size of heterotrophic prokaryotes in aquatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gj Herndl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 86 (3), pp.613-621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S002531540601352X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shewanella irciniae sp nov., a novel member of the family Shewanellaceae, isolated from the marine sponge Ircinia dendroides in the Bay of Villefranche, Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On On Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley C. K. Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy M. Y. Tsoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiancui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Plakhotnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (12), pp.2871-2877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/ijs.0.64562-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking bacterial richness with viral abundance and prokaryotic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gj Herndl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (3), pp.968-977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2005.50.3.0968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling viral impact on bacterioplankton in the North Sea using artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Szoeke-Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gj Herndl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (6), pp.881-893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00768.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel cycles in viral infection of bacterioplankton in the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gj Herndl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (3), pp.207-216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame035207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of bacterioplankton to iron fertilization in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gj Herndl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (3), pp.799-808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2004.49.3.0799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of prokaryotic viruses</w:t>
+                <w:t xml:space="preserve">Are viruses driving microbial diversification and diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Rassoulzadegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2003.00539.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.femsre.2003.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03506676v1</w:t>
+                <w:t xml:space="preserve">hal-03506687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are viruses driving microbial diversification and diversity?</w:t>
+                <w:t xml:space="preserve">Ecology of prokaryotic viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Rassoulzadegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (2), pp.127-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsre.2003.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2003.00539.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03506687v1</w:t>
+                <w:t xml:space="preserve">hal-03506676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of virioplankton on archaeal and bacterial community richness in seawater batch cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Herndl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.804--813. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.2.804–813.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the effects of resource enrichment and grazing on a bacterioplankton community of a meso-eutrophic reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Simek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hornak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Masin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Nedoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31 (2), pp.123-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame031123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the effects of resource enrichment and grazing on viral production in a meso-eutrophic reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nedoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Simek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31 (2), pp.137-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame031137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysogeny and virus-induced mortality of bacterioplankton in surface, deep, and anoxic marine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Brettar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg Hofle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 48 (4), pp.1457-1465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2003.48.4.1457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous extraction from bacterioplankton of total RNA and DNA suitable for quantitative structure and function analyses</w:t>
+                <w:t xml:space="preserve">Microbial diversity and ecosystem functions - the unmined riches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Wenderoth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Höfle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947565v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and ecosystem functions - the unmined riches</w:t>
+                <w:t xml:space="preserve">Simultaneous extraction from bacterioplankton of total RNA and DNA suitable for quantitative structure and function analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Wenderoth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Höfle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (3), pp.1082--1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.3.1082-1087.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946949v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidering transmission electron microscopy based estimates of viral infection of bacterio-plankton using conversion factors derived from natural communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg Hofle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27 (2), pp.103-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame027103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in bacterial community composition and dynamics and viral mortality rates associated with enhanced flagellate grazing in a mesoeutrophic reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Simek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pernthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Hornak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jr Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 67 (6), pp.2723-2733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.67.6.2723-2733.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variability in sensitivity to UV radiation and subsequent recovery in selected isolates of marine bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Herndl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66 (4), pp.1468--1473. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.66.4.1468-1473.2000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the potential use of magnesium and strontium concentrations as ecological indicators in the calcite skeleton of the red coral (Corallium rubrum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Brandstatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Velimirov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 137 (5), pp.801--809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s002270000432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunlight-induced DNA damage and resistance in natural viral communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Suttle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17 (2), pp.111--120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame017111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysogeny and prophage induction in coastal and offshore bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Suttle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (3), pp.217--225. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame018217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of viral lysis and flagellate grazing as factors controlling bacterioplankton production in a eutrophic lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Höfle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 64 (2), pp.431--438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative morphometry of fan like colonies of three mediterranean gorgonians (Cnidaria : Gorgonacea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Velimirov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 39 (1), pp.41--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and life strategies of two bacterial populations in a eutrophic lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Höfle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 64 (10), pp.3776--3783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-specific mortality of lake bacterioplankton by natural virus communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Höfle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 15 (2), pp.103--113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame015103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of DNA damage and photoreactivation imply that most viruses in marine surface waters are infective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Suttle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (3), pp.215--222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame014215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoreactivation compensates for UV damage and restores infectivity to natural marine virus communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Suttle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Garza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 63 (6), pp.2200--2205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.63.6.2200-2205.1997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of epifluorescence and transmission electron microscopy for counting viruses in natural marine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Suttle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 13 (3), pp.225--232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame013225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential significance of lysogeny to bacteriophage production and bacterial mortality in coastal waters of the Gulf of Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Suttle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 62 (12), pp.4374--4380. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.62.12.4374-4380.1996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative habitat suitability and stability of the Mediterranean gorgonian coral Eunicella cavolini (Coelenterata: Octocorallia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Velimirov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 58 (3), pp.786--791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on the determination of nucleic acids in natural waters by the CTAB-DABA-orcinol method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 177, pp.97--103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0048-9697(95)04851-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics and overgrowth of the sea fan Eunicella cavolini (Coelenterata: Octocorallia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Velimirov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 42 (5), pp.583--595. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/ecss.1996.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF VIRUS-RICH HIGH-MOLECULAR-WEIGHT CONCENTRATES OF SEAWATER ON THE DYNAMICS OF DISSOLVED AMINO-ACIDS AND CARBOHYDRATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 127 (1), pp.245--253. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps127245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALCIUM, MAGNESIUM AND STRONTIUM CONCENTRATIONS IN THE CALCITE SCLERITES OF MEDITERRANEAN GORGONIANS (COELENTERATA, OCTOCORALLIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Velimirov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 40 (1), pp.87--104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0272-7714(95)90015-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMASS AND SECONDARY PRODUCTION OF THE TEMPERATE GORGONIAN CORAL EUNICELLA-CAVOLINI (COELENTERATA, OCTOCORALLIA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Velimirov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 121 (1), pp.211--216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps121211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIEL, SEASONAL, AND DEPTH-RELATED VARIABILITY OF VIRUSES AND DISSOLVED DNA IN THE NORTHERN ADRIATIC SEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fuks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Puskaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 30 (1), pp.25--41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00184511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIGNIFICANCE OF VIRUSES VERSUS HETEROTROPHIC NANOFLAGELLATES FOR CONTROLLING BACTERIAL ABUNDANCE IN THE NORTHERN ADRIATIC SEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plankton Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 17 (9), pp.1851--1856. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/17.9.1851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MORPHOLOGICAL VARIATIONS IN THE MEDITERRANEAN-SEA FAN EUNICELLA-CAVOLINI (COELENTERATA, GORGONACEA) IN RELATION TO EXPOSURE, COLONY SIZE AND COLONY REGION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Velimirov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 56 (1), pp.283--295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FREQUENCY, SIZE AND DISTRIBUTION OF BACTERIOPHAGES IN DIFFERENT MARINE BACTERIAL MORPHOTYPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 108 (1), pp.11--20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps108011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIGNIFICANCE OF THE VIRUS-RICH 2-200-NM SIZE FRACTION OF SEAWATER FOR HETEROTROPHIC FLAGELLATES .1. IMPACT ON GROWTH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARINE ECOLOGY-PUBBLICAZIONI DELLA STAZIONE ZOOLOGICA DI NAPOLI I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 15 (3), pp.281--290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1439-0485.1994.tb00058.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISTRIBUTION OF VIRUSES AND DISSOLVED DNA ALONG A COASTAL TROPHIC GRADIENT IN THE NORTHERN ADRIATIC SEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fuks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 59 (12), pp.4074--4082. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.59.12.4074-4082.1993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF CONCENTRATING THE VIRUS-RICH 2-200-NM SIZE FRACTION OF SEAWATER ON THE FORMATION OF ALGAL FLOCS (MARINE SNOW)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 38 (7), pp.1562--1565. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.1993.38.7.1562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13070,2301 +13070,2301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ambient water conditions on microbial communities on the artificially produced aggregates: Evidence from experiments using two different seawater cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial abundance, growth and community composition in oligotrophic, metal-rich running waters of Southern New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of elevated pCO2 and temperature on prokaryotic plankton in the dark ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Negative Carbon Emission (ONCE) workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Xiamen University online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni and black carbon influence bacterial production, respiration and community composition in the barrier reef Lagoon of Noumea (New Caledonia): an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ni and black carbon addition on bacterial production, respiration and community composition on aggregates in the barrier reef Lagoon of Noumea (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black carbon rich aerosols can change bacterial biomass and community composition in a barrier reef system: Evidence from in situ and experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of volcano ash additions on nutrient concentrations, bloom dynamics and community metabolism in a short-term experiment in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienna, Austria, 20 April 2016, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of soot deposition on carbon pumps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ”Effects of climate change on the biologically-driven ocean carbon pumps”, 3rd International Symposium “Effects of Climate Change on the World’s Oceans”, Santos, Brésil, 21-27 mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses in the deep sea: Diversity, ecology and biogeochemistry</w:t>
+                <w:t xml:space="preserve">Effects of elevated pCO2 and temperature on prokaryotic community composition and respiration in mesopelagic waters of the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Motegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Marine Viruses: from Cultures to Omics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Delmenhorst, Germany, 1th july 2013, Unknown Region</w:t>
+              <w:t xml:space="preserve">3rd Symposium on the Effects of Climate Change on the World’s Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947573v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated pCO2 and temperature on prokaryotic community composition and respiration in mesopelagic waters of the NW Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Viruses in the deep sea: Diversity, ecology and biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on the Effects of Climate Change on the World’s Ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Santos, Brazil</w:t>
+              <w:t xml:space="preserve">International Workshop on Marine Viruses: from Cultures to Omics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Delmenhorst, Germany, 1th july 2013, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946898v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of viral lysis of plankton for the cycling of organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on the Effects of Climate Change on the World’s Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial carbon pump and DOC : responses to environmental drivers and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rivkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consilience Workshop, Projet européen OCEAN CERTAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of the microbial carbon pump in the globally changing ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rivkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seoul, Korea, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of the microbial carbon pump in the globally changing ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rivkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBER Open Science Conference - Future Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the microbial carbon pump have biogeochemical significance in the globally changing ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rivkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Honolulu, Hawaii, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of elevated pCO2 and temperature on prokaryotic community composition in mesopelagic waters of the NW Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effect of CO2 enrichment on bacterial production and respiration, and on bacterial growth efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tsuneo Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU meeting 2011</w:t>
+              <w:t xml:space="preserve">General Assembly, European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947178v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black carbon: a new factor shaping microbial food webs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term effects of elevated pCO2 and temperature on prokaryotic community composition in mesopelagic waters of the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Motegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSO Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Puerto Rico</w:t>
+              <w:t xml:space="preserve">EGU meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946816v1</w:t>
+                <w:t xml:space="preserve">hal-03947178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO2 enrichment on bacterial production and respiration, and on bacterial growth efficiency</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Black carbon: a new factor shaping microbial food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ALSO Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946840v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification, corals and microorganisms: Data from cold-water coral ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean acidification : A problem in the tropics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of viral lysis for the composition and use of organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCOR Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of anticyclonic mesoscale features on the Mediterranean Sea’s microbial food web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lagaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Portland, OR (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of elevated pCO2 and temperature on prokaryotic community composition in mesopelagic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPOCA/BIOACID/UKOAR Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ocean acidification on microbial diversity, and on microbe-driven biogeochemistry and ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15372,1068 +15372,1068 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPOCA/BIOACID/UKOAR meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses in the dark ocean: diversity, ecology and biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses of Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desert dust and black carbon: Overlooked forcing factors for microbial processes</w:t>
+                <w:t xml:space="preserve">Interactions between viral and prokaryotic communities: what have we learned in 20 years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence donnée à l'Université de Palma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Majorque, Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">Ocean Science meets –omics : Eur-Oceans Foresight Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947033v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between viral and prokaryotic communities: what have we learned in 20 years?</w:t>
+                <w:t xml:space="preserve">Desert dust and black carbon: Overlooked forcing factors for microbial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science meets –omics : Eur-Oceans Foresight Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Conférence donnée à l'Université de Palma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Majorque, Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947213v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in bacterioplankton community structure and diversity along a broad gradient of viral lytic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshi Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Miki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autotrophic and heterotrophic metabolism of the microbial plankton in an oligotrophic coastal marine ecosystem: seasonal dynamics and episodic events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium on Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Piran, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep viral impact: How viruses influence mircobial diversity and biogeochemical cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Ocean Research Institut (ORI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity and biogeochemical processes: the phage connection</w:t>
+                <w:t xml:space="preserve">Influence of viruses on nutrient cycling and organic aggregate formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à Hugh R. Sharp Campus, College of Marine and Earth Studies, Smith Laboratory, University of Delaware</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Newark, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Genomics and Ecology of Aquatic Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946812v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of viruses on nutrient cycling and organic aggregate formation</w:t>
+                <w:t xml:space="preserve">Bacterial diversity and biogeochemical processes: the phage connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics and Ecology of Aquatic Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Banyuls, France</w:t>
+              <w:t xml:space="preserve">Séminaire à Hugh R. Sharp Campus, College of Marine and Earth Studies, Smith Laboratory, University of Delaware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Newark, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947212v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep water coral ecosystems: interactions with viruses and prokaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire à Center of Marine Biotechnology, University of Maryland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Baltimore, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prokaryotic losses in the deep ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EurOCEANS sponsored workshop: Shedding light on the dark ocean: breaking paradigms in biogeochemistry, diversity and plankton metabolism ion the meso- and bathypelagic realm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How viruses can influence biogeochemical cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High calcification rates of the deep water coral Lophelia pertusa assessed by radioisotope labelling with calcium-45 and carbon-14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Van Duyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUR-OCEANS Redfield Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">ASLO 2007 aquatic sciences meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Santa Fe, Nouveau Mexique, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946903v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High calcification rates of the deep water coral Lophelia pertusa assessed by radioisotope labelling with calcium-45 and carbon-14</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How viruses can influence biogeochemical cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO 2007 aquatic sciences meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Santa Fe, Nouveau Mexique, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">EUR-OCEANS Redfield Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946909v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High calcification rates of the deep water coral Lophelia pertusa assessed by radioisotope labelling with calcium-45 and carbon-14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16475,245 +16475,245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2007 aquatic sciences meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Santa Fe, Nouveau Mexique, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946901v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of viruses on bacterial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">161st Meeting of the General Society for Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des particules exoplymériques transparentes dans le transfert des contaminants métalliques vers la phase particulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Torréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma J Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution ECCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16723,235 +16723,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Carbon and Microorganisms in Aquatic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaela Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaela Cattaneo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Malits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nova Science Publisher, 25, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ocean acidification on the diversity and activity of heterotrophic marine microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gattuso; Jean-Pierre and Hansson; Lina. Oxford University Press, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16961,923 +16961,923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Mediterranean Scleractinian Cold-Water Corals as a Result of Global Climate Change. A Synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Lophelia pertusa and Madrepora oculata: An Archaea Riddle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Oregioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Maier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Covadonga Orejas; Carlos Jiménez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orejas, C and Jimenez, J,A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future: Understanding the Deep-Sea Realms of Coral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.387--389, 2019, 978-3-319-91608-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345589v1</w:t>
+                <w:t xml:space="preserve">hal-03946292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lophelia pertusa and Madrepora oculata: An Archaea Riddle?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of Mediterranean Scleractinian Cold-Water Corals as a Result of Global Climate Change. A Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Orejas, C and Jimenez, J,A. </w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Covadonga Orejas; Carlos Jiménez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future: Understanding the Deep-Sea Realms of Coral</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Springer, pp.517-529, 2019, Coral Reefs of the World, 978-3-319-91607-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03946292v1</w:t>
+                <w:t xml:space="preserve">hal-02345589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus interactions in the aquatic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Frede Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaarle J.Parikka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses of Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2018, 978-1-910190-86-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21775/9781910190852.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and technologies to assess viral interactions in the aquatic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Peduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.Frede Thingstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaarle J.Parikka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses of Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2018, 9781910190852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21775/9781910190852.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of lysogeny in aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wilhelm; S; W and Weinbauer; Markus; G and Suttle; Curtis; A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Aquatic Viral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASLO, pp.30--33, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of lysogeny in aquatic environments. Determining rates of virus production in aquatic systems by the virus reduction approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wilhelm; S; W and Weinbauer; Markus; G and Suttle; Curtis; A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Aquatic Viral Ecology - ASLO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.30--33, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining rates of virus production in aquatic systems by the virus reduction approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wilhelm; S; W and Weinbauer; Markus; G and Suttle; Curtis; A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manual of Aquatic Viral Ecology. ASLO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1--8, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophage in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Agis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Malits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mc Grath; S and Van Sinderen; D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacteriophage: Genetics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Horizon Press, pp.61--91, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId524"/>
+      <w:footerReference w:type="default" r:id="rId525"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18024,51 +18024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2024.1214" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianzhi Jiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01224-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Karwautz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yx Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Griebler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.854228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2020.12.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03033957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Griebler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik van Aken" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J Herndl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01934" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peduzzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.041.357" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gollner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Mullineaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez&#8208;arbizu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mills" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00832" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanlan Cai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0974-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilin Xiao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Guo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02271-20" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suominen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jezbera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malfatti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbw100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Maier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Popp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sollfrank" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.127159" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01769" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502747v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Motegi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kaiser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Benner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Boras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Vaqu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Maynou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet L. Sa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.12.039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breea Govenar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Rivkin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.01.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malits" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Cattaneo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sintes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Gasol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Herndl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01742" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malits" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6841-2014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004878" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motegi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piontek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. D. Brussaard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3285-2013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Berzunza Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062655" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. K. Lau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3679-2013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Ki Tam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yuan Qian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bils" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watremez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Peck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5671-2013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076800" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taviani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1763" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ogier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00443" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067390v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.155" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0F3A7BD586FEC9CCEFDC83B2BCD375CC6DA3EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-011-0367-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGDV9TC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Peters" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Marrase" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Guadayol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.03.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67RQ370X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Chan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Short" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr041" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502042v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihan Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhang Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01490" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. Hansell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kattner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2386-c5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn B. Goldsmith" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Crosti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhakti Dwivedi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren D. Mcdaniel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05531-11" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P D Brussaard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C van Duyl" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2609-2011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frede Thingstad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00034-09" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502082v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paetzold" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08674" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663323v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Simek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kasalicky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hornak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Hahn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02517-09" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Kerros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Wilhartitz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassoulzadegan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01411" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Lekunberri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefort" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaristo Vazquez-Dominguez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romera-Castillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp137" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-10" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Rassoulzadegan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouviere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00953.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324790v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bonilla-Findji" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gattuso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Pizay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3491-2010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502062v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2386" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Liu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhan Dai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01446" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651676v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325661v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hegeman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1671-2009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bettarel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattaneo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Luef" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01363" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Maria Arrieta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.0774" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01376-08" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505034v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.1.0160" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonilla-Findji" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Pizay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kerros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01256" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505032v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01274" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505036v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hansson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08429" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Vaque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01849.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3A95002413C162713780E34EFD6523531D0413D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505008v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Anne Sandaa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Consarnau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarone Pinhassi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01983.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFL3KGXQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494340v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Moeseneder" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9343-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1938739D4D35DAFD3B306C7D361F862CC761FEBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494339v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parada" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.57" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494344v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina P. D. Brussaard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Wilhelm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.31" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364351v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DV4S7KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362729v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dell'Anno" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Magagnini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07268" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X067VL5Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946899v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr003205" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arrieta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herndl" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067422v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kerros" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00762-07" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651686v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Qian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Hornak" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jezbera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01200.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0LRR5W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01201.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-851BDG25-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494186v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Parada" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj Herndl" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540601352X" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6852C1080EF26D021FF20B27CAFBB2CC168E0B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494170v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On On Lee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley C. K. Lau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy M. Y. Tsoi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiancui Li" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Plakhotnikova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64562-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494218v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Winter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.3.0968" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494211v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Szoeke-Denes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00768.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7D3CC16304ABD082722B9B2652C955778DC181/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506675v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame035207" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506677v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Arrieta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lute" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.3.0799" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506676v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsre.2003.08.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506687v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2003.00539.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946904v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.2.804&#8211;813.2004" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482963v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Simek" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hornak" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nedoma" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame031123" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482964v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nedoma" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame031137" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482958v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Brettar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Hofle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2003.48.4.1457" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947565v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fritz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wenderoth" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#246;fle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.3.1082-1087.2002" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946949v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482997v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame027103" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483055v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernthaler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.6.2723-2733.2001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947221v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.66.4.1468-1473.2000" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946953v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brandstatter" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Velimirov" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270000432" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLHZHBH5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947569v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wilhelm" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suttle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pledger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mitchell" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame017111" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947179v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame018217" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947563v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946993v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946838v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947568v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame015103" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947180v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame014215" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946954v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garza" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.63.6.2200-2205.1997" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946994v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame013225" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946957v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.62.12.4374-4380.1996" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947637v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946992v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peduzzi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(95)04851-0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946956v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1996.0038" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946896v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps127245" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946990v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0272-7714(95)90015-2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946814v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps121211" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946836v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fuks" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Puskaric" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00184511" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947564v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/17.9.1851" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946950v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946900v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps108011" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947562v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pesan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.1994.tb00058.x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946837v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.59.12.4074-4082.1993" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946841v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1993.38.7.1562" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946288v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13161" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946284v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bettarel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12701" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946291v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946293v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8867" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946289v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pringault" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946285v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946897v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946951v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947573v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946898v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Maier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dai" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947620v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947181v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rivkin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947622v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947621v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946839v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rivkin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947178v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Liu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946816v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946840v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946952v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947619v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947570v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagaria" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947177v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946894v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947572v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947033v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947213v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946991v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946811v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947053v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946812v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947212v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947057v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946958v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946903v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946909v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Van Duyl" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hegeman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946901v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947211v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947618v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Torr&#233;ton" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Rochelle-Newall" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946815v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gasol" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946895v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345589v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_44" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946292v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_34" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786120v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J.Parikka" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.06" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786119v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Frede Thingstad" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.15" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947034v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Paul" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946833v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946835v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rowe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946813v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2024.1214" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianzhi Jiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01224-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Karwautz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yx Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Griebler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.854228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2020.12.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanlan Cai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0974-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peduzzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.041.357" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03033957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Griebler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik van Aken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J Herndl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01934" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gollner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Mullineaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez&#8208;arbizu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mills" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00832" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilin Xiao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Guo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02271-20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suominen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jezbera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malfatti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbw100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Maier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Popp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sollfrank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.127159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01769" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Motegi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kaiser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Benner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Boras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Vaqu&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Maynou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet L. Sa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.12.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breea Govenar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Rivkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.01.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malits" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Cattaneo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sintes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Gasol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Herndl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01742" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malits" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6841-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004878" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Berzunza Sanchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062655" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. K. Lau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motegi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3679-2013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piontek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. D. Brussaard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3285-2013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Ki Tam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yuan Qian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12133" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bils" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watremez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Peck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5671-2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076800" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taviani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1763" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ogier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.155" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0F3A7BD586FEC9CCEFDC83B2BCD375CC6DA3EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihan Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhang Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01490" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-011-0367-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGDV9TC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Peters" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Marrase" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Guadayol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.03.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67RQ370X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Chan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Short" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502027v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. Hansell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kattner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2386-c5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P D Brussaard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C van Duyl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2609-2011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn B. Goldsmith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Crosti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhakti Dwivedi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren D. Mcdaniel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05531-11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502075v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frede Thingstad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00034-09" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502082v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paetzold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08674" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663323v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Simek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kasalicky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hornak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Hahn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02517-09" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Kerros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Wilhartitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassoulzadegan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01411" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Lekunberri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaristo Vazquez-Dominguez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romera-Castillo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp137" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Rassoulzadegan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouviere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00953.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502062v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2386" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bonilla-Findji" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gattuso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Pizay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3491-2010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhan Dai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01446" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.1.0160" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651676v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505024v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Maria Arrieta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.0774" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505017v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01376-08" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067402v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bettarel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattaneo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Luef" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01363" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325661v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hegeman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1671-2009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529292v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonilla-Findji" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Pizay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kerros" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hansson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08429" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Vaque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01849.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3A95002413C162713780E34EFD6523531D0413D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505032v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01274" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505008v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Anne Sandaa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Consarnau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarone Pinhassi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01983.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFL3KGXQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494339v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.57" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Moeseneder" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9343-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1938739D4D35DAFD3B306C7D361F862CC761FEBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina P. D. Brussaard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Wilhelm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.31" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947574v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364351v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DV4S7KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dell'Anno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Magagnini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07268" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X067VL5Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946899v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr003205" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947617v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arrieta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herndl" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kerros" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00762-07" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Qian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504954v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Hornak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jezbera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01201.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-851BDG25-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504953v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01200.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0LRR5W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494186v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Parada" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj Herndl" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540601352X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6852C1080EF26D021FF20B27CAFBB2CC168E0B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494170v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On On Lee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley C. K. Lau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy M. Y. Tsoi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiancui Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Plakhotnikova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64562-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494218v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Winter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.3.0968" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Szoeke-Denes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00768.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7D3CC16304ABD082722B9B2652C955778DC181/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506675v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame035207" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506677v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Arrieta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lute" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.3.0799" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506687v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2003.00539.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506676v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsre.2003.08.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946904v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.2.804&#8211;813.2004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482963v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Simek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hornak" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nedoma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame031123" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482964v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nedoma" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame031137" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482958v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Brettar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Hofle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2003.48.4.1457" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946949v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wenderoth" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947565v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fritz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#246;fle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.3.1082-1087.2002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482997v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame027103" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernthaler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.6.2723-2733.2001" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947221v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.66.4.1468-1473.2000" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brandstatter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Velimirov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270000432" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLHZHBH5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947569v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wilhelm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suttle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pledger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mitchell" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame017111" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947179v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame018217" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947563v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946993v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946838v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947568v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame015103" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame014215" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946954v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garza" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.63.6.2200-2205.1997" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946994v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame013225" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946957v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.62.12.4374-4380.1996" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947637v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946992v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peduzzi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(95)04851-0" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946956v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1996.0038" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946896v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps127245" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946990v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0272-7714(95)90015-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946814v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps121211" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946836v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fuks" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Puskaric" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00184511" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947564v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/17.9.1851" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946950v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946900v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps108011" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947562v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pesan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.1994.tb00058.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946837v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.59.12.4074-4082.1993" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946841v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1993.38.7.1562" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946288v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13161" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946284v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bettarel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12701" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946291v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946293v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8867" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946289v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pringault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946285v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946897v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946951v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946898v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Maier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dai" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947573v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947620v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947181v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rivkin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947622v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947621v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946839v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rivkin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946840v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947178v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Liu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946816v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946952v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947619v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947570v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagaria" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947177v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946894v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947572v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947213v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947033v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946991v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946811v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947053v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947212v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946812v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947057v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946958v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946901v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Van Duyl" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hegeman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946903v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946909v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947211v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947618v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Torr&#233;ton" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Rochelle-Newall" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946815v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gasol" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946895v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946292v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_34" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345589v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_44" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786120v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J.Parikka" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.06" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786119v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Frede Thingstad" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.15" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947034v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Paul" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946833v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946835v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rowe" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946813v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>