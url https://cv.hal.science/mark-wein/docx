--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2606,429 +2606,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End of the Century pCO(2) Levels Do Not Impact Calcification in Mediterranean Cold-Water Corals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of CO² enrichment on bacterial metabolism in an Arctic fjord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Schubert</w:t>
+                <w:t xml:space="preserve">C. Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M. Berzunza Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+                <w:t xml:space="preserve">T. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Watremez</w:t>
+                <w:t xml:space="preserve">J. Piontek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. D. Brussaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062655⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5), pp.3285-3296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-3285-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502634v1</w:t>
+                <w:t xml:space="preserve">hal-01543125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of bacterioplankton community structure to an artificial gradient of pCO(2) in the Arctic Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Xia</w:t>
+                <w:t xml:space="preserve">End of the Century pCO(2) Levels Do Not Impact Calcification in Mediterranean Cold-Water Corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. C. K. Lau</w:t>
+                <w:t xml:space="preserve">Alexander Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Motegi</w:t>
+                <w:t xml:space="preserve">Maria M. Berzunza Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-3679-2013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502643v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO² enrichment on bacterial metabolism in an Arctic fjord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Response of bacterioplankton community structure to an artificial gradient of pCO(2) in the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. K. Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (5), pp.3285-3296. </w:t>
+              <w:t xml:space="preserve">, 2013, 10 (6), pp.3679-3689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-10-3285-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-3679-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543125v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of bacterioplankton to a glucose gradient in the absence of lysis and grazing</w:t>
               </w:r>
@@ -3451,51 +3451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279 (1734), pp.1716-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3773,299 +3773,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral dynamics in the surface water of the western South China Sea in summer 2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Preliminary Study on Metal and Nutrient Concentrations in Running Water Systems in Southern New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Motegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xihan Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hongbin Liu</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nianzhi Jiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01490⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (4), pp.361-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-011-0367-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502042v1</w:t>
+                <w:t xml:space="preserve">hal-02067394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study on Metal and Nutrient Concentrations in Running Water Systems in Southern New Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mari</w:t>
+                <w:t xml:space="preserve">Viral dynamics in the surface water of the western South China Sea in summer 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xihan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">Hongbin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianzhi Jiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00128-011-0367-z⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (2), pp.145-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02067394v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Mediterranean plankton stimulation dynamics through a dust storm event: An experimental simulation</w:t>
               </w:r>
@@ -4593,295 +4593,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nutrients, total organic carbon, prokaryotes and viruses in onboard incubations of cold-water corals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of phoH as a Novel Signature Gene for Assessing Marine Phage Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Kluijver</w:t>
+                <w:t xml:space="preserve">Dawn B. Goldsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Agis</w:t>
+                <w:t xml:space="preserve">Giuseppe Crosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. P D Brussaard</w:t>
+                <w:t xml:space="preserve">Bhakti Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. C van Duyl</w:t>
+                <w:t xml:space="preserve">Lauren D. Mcdaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Varsani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2609-2011⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (21), pp.7730-7739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.05531-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03324794v1</w:t>
+                <w:t xml:space="preserve">hal-03502012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of phoH as a Novel Signature Gene for Assessing Marine Phage Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dawn B. Goldsmith</w:t>
+                <w:t xml:space="preserve">Dynamics of nutrients, total organic carbon, prokaryotes and viruses in onboard incubations of cold-water corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Crosti</w:t>
+                <w:t xml:space="preserve">A. de Kluijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhakti Dwivedi</w:t>
+                <w:t xml:space="preserve">M. Agis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren D. Mcdaniel</w:t>
+                <w:t xml:space="preserve">C. P D Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvind Varsani</w:t>
+                <w:t xml:space="preserve">F. C van Duyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77 (21), pp.7730-7739. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (9), pp.2609-2620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.05531-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2609-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502012v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03324794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-Offs between Competition and Defense Specialists among Unicellular Planktonic Organisms: the ``Killing the Winner'' Hypothesis Revisited</w:t>
               </w:r>
@@ -5244,51 +5244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. C. Wilhartitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,278 +5688,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial production of recalcitrant dissolved organic matter: long-term carbon storage in the global ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autotrophic and heterotrophic metabolism of microbial planktonic communities in an oligotrophic coastal marine ecosystem: seasonal dynamics and episodic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bonilla-Findji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-D Pizay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrmicro2386⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.3491 - 3503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-3491-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502062v1</w:t>
+                <w:t xml:space="preserve">insu-03324790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotrophic and heterotrophic metabolism of microbial planktonic communities in an oligotrophic coastal marine ecosystem: seasonal dynamics and episodic events</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial production of recalcitrant dissolved organic matter: long-term carbon storage in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nianzhi Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis A. Hansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Benner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Kattner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7, pp.3491 - 3503. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (8), pp.593-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-7-3491-2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrmicro2386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03324790v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ocean acidification on microbial diversity and on microbe-driven biogeochemistry and ecosystem functioning</w:t>
               </w:r>
@@ -5997,51 +5997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minhan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (3), pp.291-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6268,512 +6268,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced viral production and infection of bacterioplankton during an iron-induced phytoplankton bloom in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcification of the cold-water coral &lt;i&gt;Lophelia pertusa,&lt;/i&gt; under ambient and reduced pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.3.0774⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (8), pp.1671-1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-6-1671-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505024v1</w:t>
+                <w:t xml:space="preserve">insu-03325661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral and Flagellate Control of Prokaryotic Production and Community Structure in Offshore Mediterranean Waters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viral ecology of organic and inorganic particles in aquatic systems: avenues for further research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Luef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57, pp.321-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01376-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03505017v1</w:t>
+                <w:t xml:space="preserve">hal-02067402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral ecology of organic and inorganic particles in aquatic systems: avenues for further research</w:t>
+                <w:t xml:space="preserve">Enhanced viral production and infection of bacterioplankton during an iron-induced phytoplankton bloom in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus-Maria Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Griebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (3), pp.774-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.3.0774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02067402v1</w:t>
+                <w:t xml:space="preserve">hal-03505024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcification of the cold-water coral &lt;i&gt;Lophelia pertusa,&lt;/i&gt; under ambient and reduced pH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hegeman</w:t>
+                <w:t xml:space="preserve">Viral and Flagellate Control of Prokaryotic Production and Community Structure in Offshore Mediterranean Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard J. Herndl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (8), pp.1671-1680. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (14), pp.4801-4812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-6-1671-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01376-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03325661v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of seawater-freshwater cross-transplantations on viral dynamics and bacterial diversity and production</w:t>
               </w:r>
@@ -6887,377 +6887,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00529292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community composition of bacteria associated with cold-water coral Madrepora oculata: within and between colony variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Maier</w:t>
+                <w:t xml:space="preserve">Effect of turbulence and viruses on prokaryotic cell size, production and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Malits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps08429⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (3), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505036v1</w:t>
+                <w:t xml:space="preserve">hal-03505032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual changes of bacterial mortality due to viruses and protists in an oligotrophic coastal environment (NW Mediterranean)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evaristo Vazquez-Dominguez</w:t>
+                <w:t xml:space="preserve">Community composition of bacteria associated with cold-water coral Madrepora oculata: within and between colony variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Agis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolors Vaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01849.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 397, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03505023v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of turbulence and viruses on prokaryotic cell size, production and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Malits</w:t>
+                <w:t xml:space="preserve">Annual changes of bacterial mortality due to viruses and protists in an oligotrophic coastal environment (NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia A. Boras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montserrat Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaristo Vazquez-Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Vaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (5), pp.1181-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01849.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03505032v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral control of bacterial biodiversity - evidence from a nutrient-enriched marine mesocosm experiment</w:t>
               </w:r>
@@ -8433,51 +8433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses and flagellates sustain apparent richness and reduce biomass accumulation of bacterioplankton in coastal marine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8522,319 +8522,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazer and virus-induced mortality of bacterioplankton accelerates development of Flectobacillus populations in a freshwater community</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic and antagonistic effects of viral lysis and protistan grazing on bacterial biomass, production and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Hornak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Jezbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Nedoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9 (3), pp.789-800. </w:t>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.777-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01201.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01200.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504954v1</w:t>
+                <w:t xml:space="preserve">hal-03504953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic and antagonistic effects of viral lysis and protistan grazing on bacterial biomass, production and diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazer and virus-induced mortality of bacterioplankton accelerates development of Flectobacillus populations in a freshwater community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Simek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Hornak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Jezbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Nedoma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John R. Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9 (3), pp.777-788. </w:t>
+              <w:t xml:space="preserve">, 2007, 9 (3), pp.789-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01200.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01201.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504953v1</w:t>
+                <w:t xml:space="preserve">hal-03504954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral burst size of heterotrophic prokaryotes in aquatic systems</w:t>
               </w:r>
@@ -9544,196 +9544,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are viruses driving microbial diversification and diversity?</w:t>
+                <w:t xml:space="preserve">Ecology of prokaryotic viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Rassoulzadegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2003.00539.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (2), pp.127-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsre.2003.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506687v1</w:t>
+                <w:t xml:space="preserve">hal-03506676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of prokaryotic viruses</w:t>
+                <w:t xml:space="preserve">Are viruses driving microbial diversification and diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Rassoulzadegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 28 (2), pp.127-181. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.femsre.2003.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2003.00539.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506676v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of virioplankton on archaeal and bacterial community richness in seawater batch cultures</w:t>
               </w:r>
@@ -13227,51 +13227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13873,221 +13873,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated pCO2 and temperature on prokaryotic community composition and respiration in mesopelagic waters of the NW Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Viruses in the deep sea: Diversity, ecology and biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on the Effects of Climate Change on the World’s Ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Santos, Brazil</w:t>
+              <w:t xml:space="preserve">International Workshop on Marine Viruses: from Cultures to Omics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Delmenhorst, Germany, 1th july 2013, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946898v1</w:t>
+                <w:t xml:space="preserve">hal-03947573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses in the deep sea: Diversity, ecology and biogeochemistry</w:t>
+                <w:t xml:space="preserve">Effects of elevated pCO2 and temperature on prokaryotic community composition and respiration in mesopelagic waters of the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Motegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Marine Viruses: from Cultures to Omics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Delmenhorst, Germany, 1th july 2013, Unknown Region</w:t>
+              <w:t xml:space="preserve">3rd Symposium on the Effects of Climate Change on the World’s Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947573v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of viral lysis of plankton for the cycling of organic matter</w:t>
               </w:r>
@@ -14656,51 +14656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14764,77 +14764,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
@@ -15221,77 +15221,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Motegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPOCA/BIOACID/UKOAR Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bremerhaven, Germany</w:t>
@@ -15346,77 +15346,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPOCA/BIOACID/UKOAR meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15504,165 +15504,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between viral and prokaryotic communities: what have we learned in 20 years?</w:t>
+                <w:t xml:space="preserve">Desert dust and black carbon: Overlooked forcing factors for microbial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science meets –omics : Eur-Oceans Foresight Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Conférence donnée à l'Université de Palma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Majorque, Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947213v1</w:t>
+                <w:t xml:space="preserve">hal-03947033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desert dust and black carbon: Overlooked forcing factors for microbial processes</w:t>
+                <w:t xml:space="preserve">Interactions between viral and prokaryotic communities: what have we learned in 20 years?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence donnée à l'Université de Palma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Majorque, Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">Ocean Science meets –omics : Eur-Oceans Foresight Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947033v1</w:t>
+                <w:t xml:space="preserve">hal-03947213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in bacterioplankton community structure and diversity along a broad gradient of viral lytic pressure</w:t>
               </w:r>
@@ -15812,51 +15812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium on Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Piran, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15944,165 +15944,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of viruses on nutrient cycling and organic aggregate formation</w:t>
+                <w:t xml:space="preserve">Bacterial diversity and biogeochemical processes: the phage connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics and Ecology of Aquatic Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Banyuls, France</w:t>
+              <w:t xml:space="preserve">Séminaire à Hugh R. Sharp Campus, College of Marine and Earth Studies, Smith Laboratory, University of Delaware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Newark, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947212v1</w:t>
+                <w:t xml:space="preserve">hal-03946812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diversity and biogeochemical processes: the phage connection</w:t>
+                <w:t xml:space="preserve">Influence of viruses on nutrient cycling and organic aggregate formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à Hugh R. Sharp Campus, College of Marine and Earth Studies, Smith Laboratory, University of Delaware</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Newark, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Genomics and Ecology of Aquatic Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946812v1</w:t>
+                <w:t xml:space="preserve">hal-03947212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep water coral ecosystems: interactions with viruses and prokaryotes</w:t>
               </w:r>
@@ -16226,51 +16226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High calcification rates of the deep water coral Lophelia pertusa assessed by radioisotope labelling with calcium-45 and carbon-14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Van Duyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16403,51 +16403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High calcification rates of the deep water coral Lophelia pertusa assessed by radioisotope labelling with calcium-45 and carbon-14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Van Duyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16881,51 +16881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gattuso; Jean-Pierre and Hansson; Lina. Oxford University Press, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16969,243 +16969,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lophelia pertusa and Madrepora oculata: An Archaea Riddle?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of Mediterranean Scleractinian Cold-Water Corals as a Result of Global Climate Change. A Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Orejas, C and Jimenez, J,A. </w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Covadonga Orejas; Carlos Jiménez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future: Understanding the Deep-Sea Realms of Coral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_34⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Springer, pp.517-529, 2019, Coral Reefs of the World, 978-3-319-91607-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946292v1</w:t>
+                <w:t xml:space="preserve">hal-02345589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Mediterranean Scleractinian Cold-Water Corals as a Result of Global Climate Change. A Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lophelia pertusa and Madrepora oculata: An Archaea Riddle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus G Weinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Oregioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Maier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Covadonga Orejas; Carlos Jiménez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orejas, C and Jimenez, J,A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, Springer, pp.517-529, 2019, Coral Reefs of the World, 978-3-319-91607-1. </w:t>
+              <w:t xml:space="preserve">Mediterranean Cold-Water Corals: Past, Present and Future: Understanding the Deep-Sea Realms of Coral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.387--389, 2019, 978-3-319-91608-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91608-8_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345589v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus interactions in the aquatic world</w:t>
               </w:r>
@@ -17743,51 +17743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophage in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus G Weinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Agis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osana Bonilla-Findji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18024,51 +18024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2024.1214" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianzhi Jiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01224-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Karwautz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yx Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Griebler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.854228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2020.12.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanlan Cai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0974-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peduzzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.041.357" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03033957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Griebler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik van Aken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J Herndl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01934" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gollner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Mullineaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez&#8208;arbizu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mills" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00832" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilin Xiao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Guo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02271-20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suominen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jezbera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malfatti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbw100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Maier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Popp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sollfrank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.127159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01769" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Motegi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kaiser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Benner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Boras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Vaqu&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Maynou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet L. Sa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.12.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breea Govenar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Rivkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.01.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malits" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Cattaneo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sintes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Gasol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Herndl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01742" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malits" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6841-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004878" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Berzunza Sanchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062655" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502643v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. K. Lau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motegi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3679-2013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piontek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. D. Brussaard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3285-2013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Ki Tam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yuan Qian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12133" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bils" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watremez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Peck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5671-2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076800" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taviani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1763" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ogier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.155" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0F3A7BD586FEC9CCEFDC83B2BCD375CC6DA3EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihan Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhang Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01490" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067394v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-011-0367-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGDV9TC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Peters" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Marrase" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Guadayol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.03.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67RQ370X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Chan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Short" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502027v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. Hansell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kattner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2386-c5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P D Brussaard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C van Duyl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2609-2011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn B. Goldsmith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Crosti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhakti Dwivedi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren D. Mcdaniel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05531-11" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502075v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frede Thingstad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00034-09" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502082v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paetzold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08674" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663323v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Simek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kasalicky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hornak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Hahn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02517-09" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Kerros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Wilhartitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassoulzadegan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01411" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Lekunberri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaristo Vazquez-Dominguez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romera-Castillo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp137" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Rassoulzadegan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouviere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00953.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502062v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2386" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bonilla-Findji" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gattuso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Pizay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3491-2010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhan Dai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01446" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.1.0160" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651676v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505024v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Maria Arrieta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.0774" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505017v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01376-08" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067402v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bettarel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattaneo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Luef" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01363" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325661v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hegeman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1671-2009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529292v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonilla-Findji" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Pizay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kerros" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hansson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08429" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Vaque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01849.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3A95002413C162713780E34EFD6523531D0413D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505032v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01274" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505008v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Anne Sandaa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Consarnau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarone Pinhassi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01983.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFL3KGXQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494339v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.57" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Moeseneder" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9343-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1938739D4D35DAFD3B306C7D361F862CC761FEBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina P. D. Brussaard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Wilhelm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.31" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947574v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364351v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DV4S7KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dell'Anno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Magagnini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07268" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X067VL5Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946899v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr003205" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947617v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arrieta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herndl" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kerros" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00762-07" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Qian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504954v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Hornak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jezbera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01201.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-851BDG25-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504953v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01200.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0LRR5W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494186v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Parada" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj Herndl" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540601352X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6852C1080EF26D021FF20B27CAFBB2CC168E0B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494170v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On On Lee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley C. K. Lau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy M. Y. Tsoi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiancui Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Plakhotnikova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64562-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494218v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Winter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.3.0968" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Szoeke-Denes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00768.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7D3CC16304ABD082722B9B2652C955778DC181/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506675v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame035207" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506677v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Arrieta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lute" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.3.0799" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506687v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2003.00539.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506676v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsre.2003.08.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946904v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.2.804&#8211;813.2004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482963v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Simek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hornak" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nedoma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame031123" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482964v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nedoma" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame031137" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482958v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Brettar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Hofle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2003.48.4.1457" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946949v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wenderoth" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947565v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fritz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#246;fle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.3.1082-1087.2002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482997v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame027103" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernthaler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.6.2723-2733.2001" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947221v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.66.4.1468-1473.2000" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brandstatter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Velimirov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270000432" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLHZHBH5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947569v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wilhelm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suttle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pledger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mitchell" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame017111" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947179v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame018217" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947563v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946993v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946838v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947568v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame015103" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame014215" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946954v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garza" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.63.6.2200-2205.1997" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946994v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame013225" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946957v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.62.12.4374-4380.1996" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947637v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946992v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peduzzi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(95)04851-0" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946956v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1996.0038" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946896v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps127245" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946990v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0272-7714(95)90015-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946814v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps121211" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946836v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fuks" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Puskaric" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00184511" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947564v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/17.9.1851" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946950v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946900v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps108011" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947562v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pesan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.1994.tb00058.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946837v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.59.12.4074-4082.1993" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946841v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1993.38.7.1562" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946288v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13161" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946284v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bettarel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12701" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946291v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946293v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8867" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946289v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pringault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946285v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946897v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946951v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946898v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Maier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dai" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947573v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947620v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947181v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rivkin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947622v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947621v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946839v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rivkin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946840v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947178v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Liu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946816v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946952v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947619v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947570v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagaria" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947177v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946894v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947572v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947213v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947033v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946991v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946811v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947053v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947212v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946812v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947057v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946958v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946901v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Van Duyl" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hegeman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946903v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946909v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947211v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947618v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Torr&#233;ton" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Rochelle-Newall" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946815v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gasol" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946895v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946292v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_34" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345589v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_44" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786120v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J.Parikka" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.06" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786119v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Frede Thingstad" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.15" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947034v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Paul" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946833v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946835v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rowe" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946813v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus G Weinbauer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2024.1214" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianzhi Jiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01224-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Karwautz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yx Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Griebler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.854228" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2020.12.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanlan Cai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0974-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peduzzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.041.357" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03033957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Griebler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik van Aken" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J Herndl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01934" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gollner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Mullineaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez&#8208;arbizu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mills" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00832" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilin Xiao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Guo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02271-20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Suominen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jezbera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malfatti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbw100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01404819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Maier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Popp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sollfrank" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wild" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.127159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Simek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01769" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Motegi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kaiser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Benner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Boras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Vaqu&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Maynou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet L. Sa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.12.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breea Govenar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Rivkin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.01.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Malits" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Cattaneo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sintes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Gasol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Herndl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01742" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malits" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-6841-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004878" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motegi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piontek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. D. Brussaard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3285-2013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Berzunza Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Watremez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062655" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. K. Lau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3679-2013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Ki Tam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yuan Qian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12133" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bils" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Watremez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Peck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-5671-2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502619v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Nagata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076800" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taviani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.1763" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ogier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.155" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0F3A7BD586FEC9CCEFDC83B2BCD375CC6DA3EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067394v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-011-0367-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PGDV9TC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihan Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhang Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01490" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Romero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Peters" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Marrase" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Guadayol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.03.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67RQ370X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osana Bonilla-Findji" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Chan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Short" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lagaria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1839-2011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502027v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A. Hansell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kattner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2386-c5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn B. Goldsmith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Crosti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhakti Dwivedi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren D. Mcdaniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05531-11" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P D Brussaard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C van Duyl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2609-2011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502075v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frede Thingstad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00034-09" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502082v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paetzold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08674" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663323v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Simek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kasalicky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hornak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Hahn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02517-09" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Kerros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Wilhartitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rassoulzadegan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01411" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Lekunberri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lefort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaristo Vazquez-Dominguez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Romera-Castillo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp137" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00531-10" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Rassoulzadegan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouviere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00953.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324790v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bonilla-Findji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gattuso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Pizay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3491-2010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2386" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502078v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhan Dai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01446" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.1.0160" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651676v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hegeman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1671-2009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067402v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bettarel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cattaneo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Luef" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01363" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus-Maria Arrieta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.0774" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505017v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01376-08" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529292v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonilla-Findji" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle Newall" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Pizay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kerros" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01274" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505036v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hansson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08429" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505023v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montserrat Sala" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Vaque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01849.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3A95002413C162713780E34EFD6523531D0413D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505008v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Anne Sandaa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomez-Consarnau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarone Pinhassi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01983.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFL3KGXQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494339v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.57" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Moeseneder" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9343-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1938739D4D35DAFD3B306C7D361F862CC761FEBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494344v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina P. D. Brussaard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Wilhelm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede Thingstad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Bratbak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.31" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947574v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364351v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2007.12.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DV4S7KF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Danovaro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dell'Anno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Corinaldesi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Magagnini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Noble" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07268" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X067VL5Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946899v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr003205" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947617v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arrieta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Herndl" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kerros" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00762-07" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Qian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504953v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Hornak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jezbera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nedoma" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01200.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0LRR5W2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504954v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01201.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-851BDG25-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494186v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Parada" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj Herndl" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540601352X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6852C1080EF26D021FF20B27CAFBB2CC168E0B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494170v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=On On Lee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley C. K. Lau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy M. Y. Tsoi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiancui Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Plakhotnikova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.64562-0" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494218v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Winter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Smit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.3.0968" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Szoeke-Denes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00768.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7D3CC16304ABD082722B9B2652C955778DC181/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506675v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame035207" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506677v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Arrieta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lute" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.3.0799" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506676v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsre.2003.08.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506687v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2003.00539.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946904v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.2.804&#8211;813.2004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482963v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Simek" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hornak" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Christaki" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nedoma" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame031123" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482964v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nedoma" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame031137" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482958v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Brettar" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Hofle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2003.48.4.1457" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946949v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wenderoth" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947565v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Fritz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G H&#246;fle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.3.1082-1087.2002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482997v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame027103" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pernthaler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Dolan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.6.2723-2733.2001" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947221v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.66.4.1468-1473.2000" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brandstatter" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Velimirov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002270000432" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RLHZHBH5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947569v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wilhelm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suttle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pledger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mitchell" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame017111" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947179v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame018217" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947563v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946993v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946838v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947568v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame015103" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame014215" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946954v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garza" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.63.6.2200-2205.1997" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946994v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame013225" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946957v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.62.12.4374-4380.1996" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947637v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946992v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peduzzi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0048-9697(95)04851-0" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946956v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1996.0038" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946896v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps127245" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946990v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0272-7714(95)90015-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946814v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps121211" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946836v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fuks" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Puskaric" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00184511" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947564v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/17.9.1851" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946950v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946900v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps108011" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947562v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pesan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.1994.tb00058.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946837v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.59.12.4074-4082.1993" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946841v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1993.38.7.1562" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946288v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13161" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946284v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bettarel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12701" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946291v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946293v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8867" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946289v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pringault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946285v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946897v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946951v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947573v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946898v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Maier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dai" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947620v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947181v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rivkin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947622v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947621v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946839v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rivkin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946840v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Tanaka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947178v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Liu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946816v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946952v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947619v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947570v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagaria" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947177v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946894v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947572v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947033v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947213v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946991v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946811v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947053v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946812v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947212v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947057v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946958v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946901v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Van Duyl" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hegeman" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946903v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946909v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947211v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947618v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Torr&#233;ton" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Rochelle-Newall" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946815v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gasol" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946895v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345589v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_44" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946292v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Oregioni" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91608-8_34" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786120v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhong" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaarle J.Parikka" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.06" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786119v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Frede Thingstad" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190852.15" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947034v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Paul" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946833v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946835v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rowe" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946813v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>