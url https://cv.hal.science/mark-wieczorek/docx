--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -748,369 +748,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Spatial Distribution of Lunar Crustal Magnetic Sources From Orbital Magnetic Field Data</w:t>
+                <w:t xml:space="preserve">Magnetic signatures of lunar impact craters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana S Oliveira</w:t>
+                <w:t xml:space="preserve">Xi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foteini Vervelidou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marina Díaz Michelena</w:t>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023je008125⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 415, pp.116049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471841v1</w:t>
+                <w:t xml:space="preserve">hal-04595994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Lateral Variations of Martian Crustal Thickness From Seismological and Gravity Field Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on the Spatial Distribution of Lunar Crustal Magnetic Sources From Orbital Magnetic Field Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana S Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini Vervelidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+                <w:t xml:space="preserve">Mark A Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Samuel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Díaz Michelena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023gl105701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023je008125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467414v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic signatures of lunar impact craters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on Lateral Variations of Martian Crustal Thickness From Seismological and Gravity Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël F Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Yang</w:t>
+                <w:t xml:space="preserve">Attilio Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Wieczorek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 415, pp.116049. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (4), pp.e2023GL105701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023gl105701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595994v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Post‐Launch Summary of the Science of NASA's Psyche Mission</w:t>
               </w:r>
@@ -1358,1471 +1358,1471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04726417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin state and deep interior structure of Mars from InSight radio tracking</w:t>
+                <w:t xml:space="preserve">Joint Inversion of Receiver Functions and Apparent Incidence Angles to Determine the Crustal Structure of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Maistre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Attilio Rivoldini</w:t>
+                <w:t xml:space="preserve">Rakshit Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Caldiero</w:t>
+                <w:t xml:space="preserve">Klaus Mosegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Yseboodt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Baland</w:t>
+                <w:t xml:space="preserve">Heiner Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06150-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL100469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934915v1</w:t>
+                <w:t xml:space="preserve">hal-03983699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variations of Mercury's crustal density and porosity from MESSENGER gravity data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lunar Magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Genova</w:t>
+                <w:t xml:space="preserve">Doris Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Goossens</w:t>
+                <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo del Vecchio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikael Beuthe</w:t>
+                <w:t xml:space="preserve">Mike Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115332⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (1), pp.207-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/rmg.2023.89.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728138v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psyche Magnetometry Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin state and deep interior structure of Mars from InSight radio tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Maistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Caldiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin P Weiss</w:t>
+                <w:t xml:space="preserve">Marie Yseboodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M G Merayo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Brauer</w:t>
+                <w:t xml:space="preserve">Rose-Marie Baland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-023-00965-z⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619 (7971), pp.733-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06150-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499867v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Crustal Thickness Revealed by Surface Waves Orbiting Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Kim</w:t>
+                <w:t xml:space="preserve">Regional variations of Mercury's crustal density and porosity from MESSENGER gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duran</w:t>
+                <w:t xml:space="preserve">Flavio Petricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Giardini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. C. Stähler</w:t>
+                <w:t xml:space="preserve">Mikael Beuthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL103482⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Geophysics, 391 (1), pp.115332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155697v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mantle Viscosity Structure of Venus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Psyche Magnetometry Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M G Merayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Maia</w:t>
+                <w:t xml:space="preserve">Jodie B Ream</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Wieczorek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rona Oran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL103847⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (3), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-023-00965-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04199339v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin state and deep interior structure of Mars from InSight radio tracking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Baland</w:t>
+                <w:t xml:space="preserve">Global Crustal Thickness Revealed by Surface Waves Orbiting Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -C. Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06150-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04187889v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Inversion of Receiver Functions and Apparent Incidence Angles to Determine the Crustal Structure of Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heiner Igel</w:t>
+                <w:t xml:space="preserve">Spin state and deep interior structure of Mars from InSight radio tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Maistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Caldiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Yseboodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Baland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL100469⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 619, pp.733-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06150-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983699v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04187889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar Magnetism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Mantle Viscosity Structure of Venus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cébron</w:t>
+                <w:t xml:space="preserve">J. S. Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Fuller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. A. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -C. Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (1), pp.207-241. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/rmg.2023.89.05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427591v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04199339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing the Origin of Asteroid (16) Psyche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure Along the Martian Dichotomy Constrained by Rayleigh and Love Waves and their Overtones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda T. Elkins-Tanton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik Asphaug</w:t>
+                <w:t xml:space="preserve">S. Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James F. Bell</w:t>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carver J. Bierson</w:t>
+                <w:t xml:space="preserve">V. Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce G. Bills</w:t>
+                <w:t xml:space="preserve">R. Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 218, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-022-00880-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GL101666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03656896v1</w:t>
+                <w:t xml:space="preserve">hal-03938820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Along the Martian Dichotomy Constrained by Rayleigh and Love Waves and their Overtones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Kim</w:t>
+                <w:t xml:space="preserve">InSight Constraints on the Global Character of the Martian Crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stähler</w:t>
+                <w:t xml:space="preserve">Adrien Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ceylan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Maguire</w:t>
+                <w:t xml:space="preserve">Scott M. Mclennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Golombek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL101666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938820v1</w:t>
+                <w:t xml:space="preserve">insu-03711638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InSight Constraints on the Global Character of the Martian Crust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
+                <w:t xml:space="preserve">Distinguishing the Origin of Asteroid (16) Psyche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda T. Elkins-Tanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Asphaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Broquet</w:t>
+                <w:t xml:space="preserve">Carver J. Bierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott M. Mclennan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthew Golombek</w:t>
+                <w:t xml:space="preserve">Bruce G. Bills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127, </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JE007298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-022-00880-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03711638v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03656896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
               </w:r>
@@ -2834,64 +2834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2942,64 +2942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric Structure of Venusian Crustal Plateaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3033,51 +3033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodetic investigations of the mission concept MAGIC to reveal Callisto's internal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Genova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3085,51 +3085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Canup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Hurford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 195, pp.68-76. </w:t>
@@ -3167,103 +3167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsquake Locations and 1-D Seismic Models for Mars From InSight Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (9), pp.e2021JE007067. </w:t>
@@ -3314,51 +3314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: The Psyche Topography and Geomorphology Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol A. Polanskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,51 +3474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Grott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3582,51 +3582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Psyche Topography and Geomorphology Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James F. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol A. Polanskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Mclennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (1), </w:t>
@@ -3863,51 +3863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bonnet Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3948,5494 +3948,5494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large impact cratering during lunar magma ocean solidification</w:t>
+                <w:t xml:space="preserve">The scientific rationale for deployment of a long-lived geophysical network on the Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Miljković</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Wieczorek</w:t>
+                <w:t xml:space="preserve">Renee Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laneuville</w:t>
+                <w:t xml:space="preserve">Clive Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nemchin</w:t>
+                <w:t xml:space="preserve">Robert Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bland</w:t>
+                <w:t xml:space="preserve">Nicholas Schmerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25818-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.674dcfdf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365709v1</w:t>
+                <w:t xml:space="preserve">hal-03917243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar System Interiors, Atmospheres, and Surfaces Investigations via Radio Links: Goals for the Next Decade</w:t>
+                <w:t xml:space="preserve">Seismic Velocity Variations in a 3D Martian Mantle: Implications for the InSight Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Asmar</w:t>
+                <w:t xml:space="preserve">A.‐c. Plesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Preston</w:t>
+                <w:t xml:space="preserve">E. Bozdağ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vergados</w:t>
+                <w:t xml:space="preserve">A. Rivoldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Atkinson</w:t>
+                <w:t xml:space="preserve">M. Knapmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Andert</w:t>
+                <w:t xml:space="preserve">S. Mclennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.9d29ef85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429303v1</w:t>
+                <w:t xml:space="preserve">hal-03365699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for differentiation of the most primitive small bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thickness and structure of the Martian crust from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Carry</w:t>
+                <w:t xml:space="preserve">Mark P Panning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vernazza</w:t>
+                <w:t xml:space="preserve">Felix Bissig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakshit Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vachier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Berthier</w:t>
+                <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140342⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6553), pp.438-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abf8966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03184663v2</w:t>
+                <w:t xml:space="preserve">hal-03299273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and structure of the Martian crust from InSight seismic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+                <w:t xml:space="preserve">Evidence for differentiation of the most primitive small bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark P Panning</w:t>
+                <w:t xml:space="preserve">F. Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Bissig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rakshit Joshi</w:t>
+                <w:t xml:space="preserve">M. Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Khan</w:t>
+                <w:t xml:space="preserve">J. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 373 (6553), pp.438-443. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 650, A129 (15pp.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abf8966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299273v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03184663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of the Apollo S‐IVB Artificial Impacts on the Moon</w:t>
+                <w:t xml:space="preserve">Large impact cratering during lunar magma ocean solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rajšić</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Miljković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Wójcicka</w:t>
+                <w:t xml:space="preserve">M. Laneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Collins</w:t>
+                <w:t xml:space="preserve">A. Nemchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Onodera</w:t>
+                <w:t xml:space="preserve">P. Bland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (12), pp.68-76. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021EA001887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25818-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796157v1</w:t>
+                <w:t xml:space="preserve">hal-03365709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Composition of the South Polar Cap of Mars Derived From Orbital Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar System Interiors, Atmospheres, and Surfaces Investigations via Radio Links: Goals for the Next Decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Fa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sami Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vergados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Andert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006730⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.9d29ef85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365706v1</w:t>
+                <w:t xml:space="preserve">hal-03429303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Efficiency for Simple Crater Formation in the Martian Top Crust Analog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Simulations of the Apollo S‐IVB Artificial Impacts on the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rajšić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rajšić</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Miljković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wójcicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Daubar</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006662⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (12), pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EA001887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365672v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Anomalies in Five Lunar Impact Basins: Implications for Impactor Trajectories and Inverse Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Andrews‐hanna</w:t>
+                <w:t xml:space="preserve">The Composition of the South Polar Cap of Mars Derived From Orbital Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Stewart</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006668⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365601v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of fireballs: Seismic signature survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Seismic Efficiency for Simple Crater Formation in the Martian Top Crust Analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rajšić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Miljković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Devillepoix</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kawamura</w:t>
+                <w:t xml:space="preserve">K. Wünnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Daubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/pasa.2021.11⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365543v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth of Martian Magnetization From Localized Power Spectrum Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+                <w:t xml:space="preserve">Magnetic Anomalies in Five Lunar Impact Basins: Implications for Impactor Trajectories and Inverse Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrews‐hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006690⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365703v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts on the Moon: Analysis methods and size distribution of impactors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical analysis of fireballs: Seismic signature survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Delbo</w:t>
+                <w:t xml:space="preserve">T. Neidhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sansom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Devillepoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2021.105201⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pasa.2021.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365548v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Large‐Scale Map of the Lunar Crustal Magnetic Field and Its Interpretation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Depth of Martian Magnetization From Localized Power Spectrum Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengxia Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (2), </w:t>
+              <w:t xml:space="preserve">, 2021, 126 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JE006667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365555v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Constraints on Planetary Interiors With PPs Receiver Functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Large‐Scale Map of the Lunar Crustal Magnetic Field and Its Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. E. Irving</w:t>
+                <w:t xml:space="preserve">Lon Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Schmerr</w:t>
+                <w:t xml:space="preserve">Cecilyn Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Knapmeyer-Endrun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joana Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, pp.2553-2571. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JE006983⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03589781v1</w:t>
+                <w:t xml:space="preserve">hal-03365555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific rationale for deployment of a long-lived geophysical network on the Moon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renee Weber</w:t>
+                <w:t xml:space="preserve">Improving Constraints on Planetary Interiors With PPs Receiver Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive Neal</w:t>
+                <w:t xml:space="preserve">J. C. E. Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Grimm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Grott</w:t>
+                <w:t xml:space="preserve">N. Schmerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Schmerr</w:t>
+                <w:t xml:space="preserve">B. Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.2553-2571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.674dcfdf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JE006983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917243v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03589781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Velocity Variations in a 3D Martian Mantle: Implications for the InSight Measurements</w:t>
+                <w:t xml:space="preserve">Impacts on the Moon: Analysis methods and size distribution of impactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.‐c. Plesa</w:t>
+                <w:t xml:space="preserve">Chrysa Avdellidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bozdağ</w:t>
+                <w:t xml:space="preserve">Edhah Munaibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rivoldini</w:t>
+                <w:t xml:space="preserve">Raven Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Knapmeyer</w:t>
+                <w:t xml:space="preserve">Jeremie Vaubaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mclennan</w:t>
+                <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (6), </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 200, pp.105201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JE006755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2021.105201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365699v1</w:t>
+                <w:t xml:space="preserve">hal-03365548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations, Meteorites, and Models: A Preflight Assessment of the Composition and Formation of (16) Psyche</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the Lunar Magnetic Field Correlated With Gravity or topography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengxia Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JE006296⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 125 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE006274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365539v1</w:t>
+                <w:t xml:space="preserve">hal-02980430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The science mission of SpaceIL’s Beresheet lander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oded Aharonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Head</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Garrick-Bethell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 194, pp.105115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2020.105115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar Seismology: A Data and Instrumentation Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+                <w:t xml:space="preserve">Observations, Meteorites, and Models: A Preflight Assessment of the Composition and Formation of (16) Psyche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elkins‐tanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Asphaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bercovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00709-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE006296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908567v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Thermal History of Mars From Depth of Pore Closure Below InSight</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lunar Seismology: A Data and Instrumentation Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceri Nunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosio Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL088653⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00709-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923457v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact cratering rate consistency test from ages of layered ejecta on Mars</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Constraints on Thermal History of Mars From Depth of Pore Closure Below InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilárd Gyalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Nimmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana‐catalina Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2019.104755⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459037v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal and time-varying magnetic fields at the InSight landing site on Mars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact cratering rate consistency test from ages of layered ejecta on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0537-x⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, pp.104755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2019.104755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02544796v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Resolution Gravity Field Models from GRAIL Data and Implications for Models of the Density Structure of the Moon's Crust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Mazarico</w:t>
+                <w:t xml:space="preserve">Crustal and time-varying magnetic fields at the InSight landing site on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine L. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mittelholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher T. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ansan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JE006086⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.199-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0537-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980457v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02544796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness of Lava Flows Within the Northern Smooth Plains on Mercury as Estimated by Partially Buried Craters</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High‐Resolution Gravity Field Models from GRAIL Data and Implications for Models of the Density Structure of the Moon's Crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sabaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mazarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE006086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980420v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seismicity of Mars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thickness of Lava Flows Within the Northern Smooth Plains on Mercury as Estimated by Partially Buried Craters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzhe Fa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526752v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexure of the Lithosphere Beneath the North Polar Cap of Mars: Implications for Ice Composition and Heat Flow</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (5), </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL086746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980448v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Porosity of Lunar Impact Basins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Wahl</w:t>
+                <w:t xml:space="preserve">Flexure of the Lithosphere Beneath the North Polar Cap of Mars: Implications for Ice Composition and Heat Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Oberst</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JE006335⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980428v1</w:t>
+                <w:t xml:space="preserve">hal-02980448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crustal Porosity of Lunar Impact Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wünnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oberst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE006335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531541v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Smrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Golombek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.183-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526740v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Lunar Magnetic Field Correlated With Gravity or topography?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (4), </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JE006274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980430v1</w:t>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness of Lunar Mare Basalts: New Results Based on Modeling the Degradation of Partially Buried Craters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Gravitational Signature of Martian Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 124 (9), pp.2430-2459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JE005872⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 124 (8), pp.2054-2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE005959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324439v1</w:t>
+                <w:t xml:space="preserve">hal-02324431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doris Breuer</w:t>
+                <w:t xml:space="preserve">Thickness of Lunar Mare Basalts: New Results Based on Modeling the Degradation of Partially Buried Craters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzhe Fa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minggang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0563-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (9), pp.2430-2459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JE005872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990798v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar Seismology: An Update on Interior Structure Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+                <w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne E. Smrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 215 (8), pp.0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11214-019-0613-Y⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 215 (1), pp.1-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0563-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863845v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density distribution of asteroid 25143 Itokawa based on smooth terrain shape</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lunar Seismology: An Update on Interior Structure Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (8), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11214-019-0613-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02324421v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrostatic Interfaces in Bodies With Nonhydrostatic Lithospheres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Density distribution of asteroid 25143 Itokawa based on smooth terrain shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masanori Kanamaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sho Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tim van Hoolst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2019.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JE005909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324427v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Banerdt</w:t>
+                <w:t xml:space="preserve">Hydrostatic Interfaces in Bodies With Nonhydrostatic Lithospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Giardini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikael Beuthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van Hoolst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 215 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (5), pp.1410-1432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JE005909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188213v2</w:t>
+                <w:t xml:space="preserve">hal-02324427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gravitational Signature of Martian Volcanoes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (8), pp.2054-2086. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JE005959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324431v1</w:t>
+                <w:t xml:space="preserve">hal-02188213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermal State and Interior Structure of Mars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The timeline of the lunar bombardment: Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Padovan</w:t>
+                <w:t xml:space="preserve">A. Morbidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tosi</w:t>
+                <w:t xml:space="preserve">D. Nesvorný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Breuer</w:t>
+                <w:t xml:space="preserve">V. Laurenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grott</w:t>
+                <w:t xml:space="preserve">S. Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Rubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL080728⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 305, pp.262-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307608v1</w:t>
+                <w:t xml:space="preserve">hal-02307868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHTools: Tools for Working with Spherical Harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Meschede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (8), pp.2574-2592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018GC007529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivine-bearing lithologies on the Moon: Constraints on origins and transport mechanisms from M 3 spectroscopy, radiative transfer modeling, and GRAIL crustal thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Corley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiana Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lemelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 300, pp.287-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Radioactive Heat Sources and Thermal History of the Moon</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Thermal State and Interior Structure of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.‐c. Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Padovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JE005742⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (22), pp.12,198-12,209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL080728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105481v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength, Depth, and Geometry of Magnetic Sources in the Crust of the Moon From Localized Power Spectrum Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+                <w:t xml:space="preserve">Distribution of Radioactive Heat Sources and Thermal History of the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123 (1), pp.291-316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JE005418⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123 (12), pp.3144-3166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JE005742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105473v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostatic Compensation of the Lunar Highlands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength, Depth, and Geometry of Magnetic Sources in the Crust of the Moon From Localized Power Spectrum Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123 (2), pp.646-665. </w:t>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.291-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JE005362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JE005418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105476v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring faults and ring dikes around the Orientale basin on the Moon</w:t>
+                <w:t xml:space="preserve">Isostatic Compensation of the Lunar Highlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Andrews-Hanna</w:t>
+                <w:t xml:space="preserve">Michael M Sori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James 13 Head</w:t>
+                <w:t xml:space="preserve">Peter B James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Johnson</w:t>
+                <w:t xml:space="preserve">Brandon C Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Keane</w:t>
+                <w:t xml:space="preserve">Jason Soderblom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Kiefer</w:t>
+                <w:t xml:space="preserve">Sean C Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 310, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (2), pp.646-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JE005362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303748v1</w:t>
+                <w:t xml:space="preserve">hal-02105476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The timeline of the lunar bombardment: Revisited</w:t>
+                <w:t xml:space="preserve">Ring faults and ring dikes around the Orientale basin on the Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morbidelli</w:t>
+                <w:t xml:space="preserve">Jeffrey Andrews-Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nesvorný</w:t>
+                <w:t xml:space="preserve">James 13 Head</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Laurenz</w:t>
+                <w:t xml:space="preserve">Brandon Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marchi</w:t>
+                <w:t xml:space="preserve">James Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Rubie</w:t>
+                <w:t xml:space="preserve">Walter Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 305, pp.262-276. </w:t>
+              <w:t xml:space="preserve">, 2018, 310, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.12.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307868v1</w:t>
+                <w:t xml:space="preserve">hal-02303748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of Seismic Wave Propagation on Mars</w:t>
               </w:r>
@@ -9581,51 +9581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Panning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9792,64 +9792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Abundances in Lunar Impact Basin Melt Sheets From Orbital Magnetic Field Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Kletetschka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9981,295 +9981,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How large are present-day heat flux variations across the surface of Mars?</w:t>
+                <w:t xml:space="preserve">GRAIL, LLR, and LOLA constraints on the interior structure of the Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-C. Plesa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Breuer</w:t>
+                <w:t xml:space="preserve">Isamu Matsuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Nimmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Spohn</w:t>
+                <w:t xml:space="preserve">Ngai Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jeffrey Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JE005126⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (16), pp.8365-8375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458627v1</w:t>
+                <w:t xml:space="preserve">hal-02458624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAIL, LLR, and LOLA constraints on the interior structure of the Moon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How large are present-day heat flux variations across the surface of Mars?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngai Chan</w:t>
+                <w:t xml:space="preserve">A.-C. Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jeffrey Taylor</w:t>
+                <w:t xml:space="preserve">T. Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (16), pp.8365-8375. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (12), pp.2386-2403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL069952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458624v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of the Orientale lunar multiring basin</w:t>
               </w:r>
@@ -10281,51 +10281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Melosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10383,252 +10383,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forced precession of the Moon's inner core</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Thicknesses of mare basalts on the Moon from gravity and topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengxia Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Nimmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Head</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (7), pp.1264-1292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JE004986⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (5), pp.854-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JE005008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458619v1</w:t>
+                <w:t xml:space="preserve">hal-02458621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thicknesses of mare basalts on the Moon from gravity and topography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The forced precession of the Moon's inner core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dumberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (5), pp.854-870. </w:t>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.1264-1292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JE005008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JE004986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458621v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity field of the Orientale basin from the Gravity Recovery and Interior Laboratory Mission</w:t>
               </w:r>
@@ -10640,64 +10640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrews-Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10748,64 +10748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface morphology and scaling of lunar impact basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Miljković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10876,1144 +10876,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar impact basins revealed by Gravity Recovery and Interior Laboratory measurements</w:t>
+                <w:t xml:space="preserve">Excavation of the lunar mantle by basin-forming impact events on the Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Neumann</w:t>
+                <w:t xml:space="preserve">Katarina Miljković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Zuber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Head</w:t>
+                <w:t xml:space="preserve">Gareth Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baker</w:t>
+                <w:t xml:space="preserve">Sean Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1500852⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 409, pp.243-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458613v1</w:t>
+                <w:t xml:space="preserve">hal-02458608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury's low‐degree geoid and topography controlled by insolation‐driven elastic deformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lunar impact basins revealed by Gravity Recovery and Interior Laboratory measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Běhounková</w:t>
+                <w:t xml:space="preserve">Gregory Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Káňová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.‐c. Plesa</w:t>
+                <w:t xml:space="preserve">Maria Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Head</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL065314⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (9), pp.e1500852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1500852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458612v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness of the crust of Mercury from geoid-to-topography ratios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+                <w:t xml:space="preserve">Mercury's low‐degree geoid and topography controlled by insolation‐driven elastic deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Margot</w:t>
+                <w:t xml:space="preserve">O. Čadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Tosi</w:t>
+                <w:t xml:space="preserve">M. Běhounková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Solomon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Káňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.‐c. Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 42 (4), pp.1029-1038. </w:t>
+              <w:t xml:space="preserve">, 2015, 42 (18), pp.7327-7335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL062487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458606v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational signatures of lunar floor-fractured craters</w:t>
+                <w:t xml:space="preserve">Thickness of the crust of Mercury from geoid-to-topography ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Thorey</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Sebastiano Padovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Solomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.04.021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (4), pp.1029-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458609v1</w:t>
+                <w:t xml:space="preserve">hal-02458606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fractured Moon: Production and saturation of porosity in the lunar highlands from impact cratering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravitational signatures of lunar floor-fractured craters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jay Melosh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clement Thorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 424, pp.269-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL065022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02458611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excavation of the lunar mantle by basin-forming impact events on the Moon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">The fractured Moon: Production and saturation of porosity in the lunar highlands from impact cratering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Soderblom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jay Melosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Miljković</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 409, pp.243-251. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (17), pp.6939-6944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458608v1</w:t>
+                <w:t xml:space="preserve">hal-02458611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-lived lunar dynamo powered by core crystallization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GRAIL gravity constraints on the vertical and lateral density structure of the lunar crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Rückriemen</w:t>
+                <w:t xml:space="preserve">Jonathan Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Nimmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.057⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (16), pp.5771-5777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL060240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054548v1</w:t>
+                <w:t xml:space="preserve">hal-02458599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAIL gravity constraints on the vertical and lateral density structure of the lunar crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A long-lived lunar dynamo powered by core crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Besserer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Walter Kiefer</w:t>
+                <w:t xml:space="preserve">T. Rückriemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (16), pp.5771-5777. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 401, pp.251-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL060240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458599v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunar bulk chemical composition: a post-Gravity Recovery and Interior Laboratory reassessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jeffrey Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 372 (2024), pp.20130242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12336,90 +12336,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of lunar mascon basins from impact to contemporary form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Freed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Blair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Melosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (11), pp.2378-2397. </w:t>
@@ -12469,64 +12469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological constraints on the density of the Martian crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12609,1492 +12609,1492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Igneous Intrusions and Early Expansion of the Moon Revealed by GRAIL Gravity Gradiometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric thermal evolution of the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1231753⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (7), pp.1435-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgre.20103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458592v1</w:t>
+                <w:t xml:space="preserve">insu-01905231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Distribution of Lunar Impact Basins Caused by Variations in Target Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Neumann</w:t>
+                <w:t xml:space="preserve">The Origin of Lunar Mascon Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Melosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Freed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Andrews-Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 342 (6159), pp.724-726. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1243224⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 340 (6140), pp.1552-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1235768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458598v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origin of Lunar Mascon Basins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Andrews-Hanna</w:t>
+                <w:t xml:space="preserve">Asymmetric Distribution of Lunar Impact Basins Caused by Variations in Target Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miljkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 340 (6140), pp.1552-1555. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1235768⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 342 (6159), pp.724-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1243224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458596v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity Field of the Moon from the Gravity Recovery and Interior Laboratory (GRAIL) Mission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
+                <w:t xml:space="preserve">Ancient Igneous Intrusions and Early Expansion of the Moon Revealed by GRAIL Gravity Gradiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrews-Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Head</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konopliv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 339 (6120), pp.668-671. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1231507⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 339 (6120), pp.675-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1231753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458594v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Crust of the Moon as Seen by GRAIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Taylor</w:t>
+                <w:t xml:space="preserve">Gravity Field of the Moon from the Gravity Recovery and Interior Laboratory (GRAIL) Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konopliv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 339 (6120), pp.671-675. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1231530⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 339 (6120), pp.668-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1231507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458595v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric thermal evolution of the Moon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Crust of the Moon as Seen by GRAIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nimmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (7), pp.1435-1452. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 339 (6120), pp.671-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgre.20103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1231530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01905231v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farside explorer: unique science from a mission to the farside of the moon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">An Impactor Origin for Lunar Magnetic Anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-011-9252-3⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6073), pp.1212-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1214773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458577v1</w:t>
+                <w:t xml:space="preserve">hal-02458587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury’s spin–orbit resonance explained by initial retrograde and subsequent synchronous rotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+                <w:t xml:space="preserve">Lunar Net—a proposal in response to an ESA M3 call in 2010 for a medium sized mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre C.M. Correia</w:t>
+                <w:t xml:space="preserve">Robert Anthony Gowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+                <w:t xml:space="preserve">R. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Laskar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2-3), pp.587-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-011-9250-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NGEO1350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02458585v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Impactor Origin for Lunar Magnetic Anomalies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Chandrayaan-1 X-ray Spectrometer: First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Z. Weider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Kellett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Swinyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Joy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1214773⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1), pp.217-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2011.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458587v1</w:t>
+                <w:t xml:space="preserve">hal-02458578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar Net—a proposal in response to an ESA M3 call in 2010 for a medium sized mission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury’s spin–orbit resonance explained by initial retrograde and subsequent synchronous rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre C.M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-011-9250-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.18-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NGEO1350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02458575v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chandrayaan-1 X-ray Spectrometer: First results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farside explorer: unique science from a mission to the farside of the moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.A. Crawford</w:t>
+                <w:t xml:space="preserve">David Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.H. Joy</w:t>
+                <w:t xml:space="preserve">Leon Alkalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (1), pp.217-228. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.529-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2011.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-011-9252-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458578v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and lithospheric structure at Tyrrhena Patera, Mars, from gravity and topography data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14287,64 +14287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regolith thickness over the lunar nearside: Results from Earth-based 70-cm Arecibo radar observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzhe Fa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 218 (2), pp.771-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14391,51 +14391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and porosity of the lunar crust from gravity and topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (E5), pp.E05003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14481,64 +14481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the Moon: The scientific rationale for resuming lunar surface exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Cockell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14641,64 +14641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hiesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14761,51 +14761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonuniform cratering of the Moon and a revised crater chronology of the inner solar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14891,51 +14891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Athiray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sreekumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Kellett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15037,51 +15037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgur Karatekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Laneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15140,64 +15140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling polarimetric radar scattering from the lunar surface: Study on the effect of physical properties of the regolith layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenzhe Fa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essam Heggy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15269,64 +15269,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Formation of the Lunar Farside Highlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Garrick-Bethell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 330 (6006), pp.949-951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15354,872 +15354,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific rationale for the C1XS X-ray spectrometer on India's Chandrayaan-1 mission to the moon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LunarEX—a proposal to cosmic vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Anand</w:t>
+                <w:t xml:space="preserve">A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2008.12.006⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.711-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-008-9109-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458558v1</w:t>
+                <w:t xml:space="preserve">hal-02458555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray fluorescence observations of the moon by SMART-1/D-CIXS and the first detection of Ti Kα from the lunar surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
+                <w:t xml:space="preserve">The scientific rationale for the C1XS X-ray spectrometer on India's Chandrayaan-1 mission to the moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Joy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Kellett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 57 (7), pp.744-750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2009.01.009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 57 (7), pp.725-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2008.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02458556v1</w:t>
+                <w:t xml:space="preserve">hal-02458558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interior Structure of the Moon: What Does Geophysics Have to Say?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray fluorescence observations of the moon by SMART-1/D-CIXS and the first detection of Ti Kα from the lunar surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Swinyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Joy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Kellett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gselements.5.1.35⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (7), pp.744-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2009.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458561v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C1XS X-ray Spectrometer on Chandrayaan-1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Interior Structure of the Moon: What Does Geophysics Have to Say?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2009.01.016⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1), pp.35-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gselements.5.1.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458557v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did a large impact reorient the Moon?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The C1XS X-ray Spectrometer on Chandrayaan-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Maddison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Kellett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sreekumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.12.017⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (7), pp.717-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2009.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517248v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional variations of the lunar crust: Results from radiative transfer modeling of central peak spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. S. Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. G. Lucey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (E9), pp.E09001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JE003282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LunarEX—a proposal to cosmic vision</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Did a large impact reorient the Moon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (3), pp.711-740. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 200 (2), pp.358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-008-9109-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458555v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the composition of the martian south polar cap from gravity and topography</w:t>
               </w:r>
@@ -16295,64 +16295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The D-CIXS X-ray spectrometer on the SMART-1 mission to the Moon—First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Kellett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16441,51 +16441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum-variance multitaper spectral estimation on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Simons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16545,51 +16545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BepiColombo Laser Altimeter (BELA): Concept and baseline design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Barriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16794,51 +16794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BepiColombo Laser Altimeter (BELA): Concept and baseline design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Barriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16921,1029 +16921,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00316046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral variations of lunar crustal thickness from the Apollo seismic data set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiospectral Concentration on a Sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Chenet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H Mizutani</w:t>
+                <w:t xml:space="preserve">F. Dahlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.017⟩</w:t>
+              <w:t xml:space="preserve">SIAM Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (3), pp.504-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036144504445765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458535v1</w:t>
+                <w:t xml:space="preserve">hal-02458541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Constitution and Structure of the Lunar Interior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral variations of lunar crustal thickness from the Apollo seismic data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Mizutani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/rmg.2006.60.3⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 243 (1-2), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458539v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Magmatic Evolution of the Moon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Constitution and Structure of the Lunar Interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolliff B. L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritchard M. E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Shearer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Parmentier E. M.</w:t>
+                <w:t xml:space="preserve">Weiss B. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 60 (1), pp.365-518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/rmg.2006.60.4⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 60 (1), pp.221-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/rmg.2006.60.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458537v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiospectral Concentration on a Sphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederik Simons</w:t>
+                <w:t xml:space="preserve">Thermal and Magmatic Evolution of the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Shearer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hess P. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieczorek M. A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pritchard M. E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dahlen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parmentier E. M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 48 (3), pp.504-536. </w:t>
+              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (1), pp.365-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/S0036144504445765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/rmg.2006.60.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458541v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Martian lithosphere from gravity and topography data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Wieczorek</w:t>
+                <w:t xml:space="preserve">Localized spectral analysis on the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Simons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JE002437⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 162 (3), pp.655-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02687.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458529v1</w:t>
+                <w:t xml:space="preserve">hal-02458533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized spectral analysis on the sphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederik Simons</w:t>
+                <w:t xml:space="preserve">Constraints on the Martian lithosphere from gravity and topography data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Belleguic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 162 (3), pp.655-675. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (E11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02687.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005JE002437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458533v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure of Mars from gravity and topography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Neumann</w:t>
+                <w:t xml:space="preserve">Thickness of the Martian crust: Improved constraints from geoid-to-topography ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Zuber</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria T. Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 109 (E8), pp.E08002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JE002262⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 109 (E1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003JE002153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458525v1</w:t>
+                <w:t xml:space="preserve">hal-02458526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness of the Martian crust: Improved constraints from geoid-to-topography ratios</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crustal structure of Mars from gravity and topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck G Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 109 (E1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 109 (E8), pp.E08002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JE002262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003JE002153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02458526v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized gravity/topography admittance and correlation spectra on Mars: Implications for regional and global evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17988,589 +17988,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of magma buoyancy on the eruption of lunar basalts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The composition and origin of the lunar crust: Constraints from central peaks and crustal thickness modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roger Phillips</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00355-1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28 (21), pp.4023-4026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001GL012918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458522v1</w:t>
+                <w:t xml:space="preserve">hal-02458518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Serenitatis origin for the Imbrian grooves and South Pole-Aitken thorium anomaly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The role of magma buoyancy on the eruption of lunar basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria T. Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 106 (E11), pp.27853-27864. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 185 (1-2), pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2000JE001384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00355-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458520v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The composition and origin of the lunar crust: Constraints from central peaks and crustal thickness modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A Serenitatis origin for the Imbrian grooves and South Pole-Aitken thorium anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Zuber</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria T. Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 28 (21), pp.4023-4026. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106 (E11), pp.27853-27864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001GL012918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2000JE001384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458518v1</w:t>
+                <w:t xml:space="preserve">hal-02458520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major lunar crustal terranes: Surface expressions and crust-mantle origins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The “Procellarum KREEP Terrane”: Implications for mare volcanism and lunar evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 105 (E2), pp.4197-4216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999JE001103⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 105 (E8), pp.20417-20430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999JE001092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458514v1</w:t>
+                <w:t xml:space="preserve">hal-02458515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Procellarum KREEP Terrane”: Implications for mare volcanism and lunar evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Major lunar crustal terranes: Surface expressions and crust-mantle origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Jolliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Haskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Korotev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 105 (E8), pp.20417-20430. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999JE001092⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 105 (E2), pp.4197-4216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999JE001103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02458515v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunar Multiring Basins and the Cratering Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 139 (2), pp.246-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18616,64 +18616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential anomalies on a sphere: Applications to the thickness of the lunar crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 103 (E1), pp.1715-1724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18719,64 +18719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure and compensation of the lunar highland crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 102 (E5), pp.10933-10943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18836,295 +18836,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior dynamics and thermal evolution of Mars – a geodynamic perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaela Walterová</w:t>
+                <w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Smrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Exploration of the Solar System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.agph.2022.07.005⟩</w:t>
+              <w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15104-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829654v1</w:t>
+                <w:t xml:space="preserve">hal-03926979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">Interior dynamics and thermal evolution of Mars – a geodynamic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Catalina Plesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Knapmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Rivoldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Walterová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t>
+              <w:t xml:space="preserve">Geophysical Exploration of the Solar System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, Elsevier, pp.179-230, 2022, Advances in Geophysics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15104-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.agph.2022.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926979v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity and Topography of the Terrestrial Planets</w:t>
               </w:r>
@@ -19298,51 +19298,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shtools: Version 3.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19382,64 +19382,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shtools: Version 3.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Meschede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19511,103 +19511,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunar magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19822,51 +19822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B150E684"/>
+    <w:nsid w:val="AB51B3F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20053,51 +20053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-wieczorek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7007-4222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/wieczorek_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6427-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Schmerr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Collins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114506" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025je009139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Carrasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bultel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Vervelidou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Wieczorek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#237;az Michelena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105701" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04595994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Dibb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asphaug" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Bell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Binzel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Bottke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023av001077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caldiero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yseboodt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06150-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Genova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Goossens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo del Vecchio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Petricca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Beuthe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115332" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Weiss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M G Merayo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie B Ream" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Oran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00965-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Plesa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. St&#228;hler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103482" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Maia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Wieczorek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103847" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Joshi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mosegaard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100469" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiss" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fuller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2023.89.05" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda T. Elkins-Tanton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Bell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carver J. Bierson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Bills" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00880-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lekic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maguire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101666" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Mclennan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Smith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Canup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Hurford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.02.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Polanskey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Raymond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aspaugh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00879-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00874-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938829v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beghein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mclennan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101243" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bonnet Gibet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007472" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laneuville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemchin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25818-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Preston" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergados" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.9d29ef85" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184663v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140342" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bissig" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8966" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796157v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj&#353;i&#263;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#243;jcicka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001887" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365706v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006730" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365672v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W&#252;nnemann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006662" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365601v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hood" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews&#8208;hanna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stewart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006668" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365543v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neidhart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devillepoix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2021.11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365703v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxia Gong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006690" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365548v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Avdellidou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Larson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105201" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365555v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon Hood" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilyn Torres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Oliveira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stewart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006667" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. E. Irving" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmerr" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006983" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365699v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Plesa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozda&#287;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mclennan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006755" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365539v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elkins&#8208;tanton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Asphaug" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bell" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bercovici" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bills" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006296" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114228v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Head" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Garrick-Bethell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105115" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908567v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Nunn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Nakamura" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marusiak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00709-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923457v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd Gyalay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nimmo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;catalina Plesa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088653" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459037v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104755" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980457v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goossens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sabaka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neumann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazarico" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006086" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Du" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhe Fa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090578" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980448v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086746" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980428v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wahl" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberst" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006335" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980430v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006274" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324439v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minggang Xie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Cai" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005872" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863845v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-019-0613-Y" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324421v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Kanamaru" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Sasaki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.05.002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJWQMW7M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324427v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005909" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324431v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005959" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307608v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padovan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tosi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080728" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105474v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meschede" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007529" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305111v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corley" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcgovern" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Kramer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lemelin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.09.012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105481v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005742" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105473v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005418" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105476v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Sori" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B James" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon C Johnson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Soderblom" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Solomon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005362" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303748v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andrews-Hanna" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James 13 Head" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Johnson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keane" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kiefer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.012" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307868v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesvorn&#253;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurenz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Rubie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.046" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734543v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Bozda&#287;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyi Ruan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Metthez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir R. Khan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangdai Leng" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0350-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458630v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kletetschka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Wieczorek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.09.008" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X095JRMJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105529v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kletetschka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005397" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105528v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Oliveira" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005199" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458627v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Plesa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005126" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458624v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Matsuyama" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngai Chan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeffrey Taylor" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069952" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458625v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johnson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blair" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melosh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freed" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0518" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458619v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumberry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004986" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458621v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005008" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458626v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuber" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews-Hanna" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0519" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458623v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Johnson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soderblom" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005038" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458613v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neumann" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zuber" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1500852" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458612v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. &#268;adek" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065314" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458606v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Padovan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Margot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tosi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Solomon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062487" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458609v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Thorey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.04.021" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMF32FZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458611v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Evans" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jay Melosh" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065022" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458608v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.041" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054548v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#252;ckriemen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.057" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SGH31T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458599v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Besserer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060240" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2X6CR2VJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458604v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0242" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392292v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Roy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020137" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S4CD9TL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458600v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Williams" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konopliv" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Boggs" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Park" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dah-Ning Yuan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004559" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458602v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Freed" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blair" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004657" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVQ0SCM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458603v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004642" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0BSX4QT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458592v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Head" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kiefer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konopliv" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231753" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458598v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovic" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243224" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458596v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1235768" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458594v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watkins" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231507" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458595v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taylor" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231530" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905231v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20103" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458577v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Alkalai" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9252-3" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458585v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C.M. Correia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1350" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458587v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1214773" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458575v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crawford" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anthony Gowen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anand" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9250-5" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKZKJ00R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458578v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Weider" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Kellett" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Swinyard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Crawford" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Joy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.08.014" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458580v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.008" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458588v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.03.001" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B42KPHSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458582v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.010" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458586v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004062" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG88P97M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458590v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cockell" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Green" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.06.002" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459370v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiesinger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wagner" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.08.019" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGVJDFCJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768797v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.010" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458567v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narendranath" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Athiray" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sreekumar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alha" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.010" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW4C9KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715312v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Karatekin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laneuville" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10565" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Q1D56VLV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458568v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JE003649" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVSZJHJB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458563v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garrick-Bethell" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1193424" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458558v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.12.006" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTR6H5QV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458556v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.01.009" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCGJ63BC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458561v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.5.1.35" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458557v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Maddison" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howe" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.01.016" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517248v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.12.017" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458562v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. S. Cahill" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Lucey" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003282" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E45B87012545F91AFD72E6EDA44B1E9D830F1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458555v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gowen" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barber" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9109-6" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458554v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.026" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJDXMK3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458547v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Howe" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Perry" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Swinyard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.08.004" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0D2DCZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458552v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-006-6904-1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458543v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barriot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutler" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.03.003" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBFNM3RX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311552v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hikida" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.06.015" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2TFGM2F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316046v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458535v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chenet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mizutani" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.017" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WX4B384-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458539v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolliff B. L." TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan A." TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritchard M. E." TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss B. P." TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2006.60.3" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458537v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shearer" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hess P. C." TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieczorek M. A." TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier E. M." TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2006.60.4" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458541v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahlen" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036144504445765" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458529v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belleguic" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002437" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458533v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02687.x" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458525v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Zuber" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G Lemoine" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002262" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CBM888D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458526v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Zuber" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002153" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458523v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JE001854" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458522v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Phillips" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00355-1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458520v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JE001384" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458518v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012918" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458514v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Jolliff" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gillis" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Haskin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Korotev" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JE001103" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458515v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JE001092" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFFCC6B5F3372D34408E356F086903B8437AC67C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458513v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1999.6102" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J156G2L2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458509v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JE03136" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB085FW4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458508v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JE00666" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829654v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knapmeyer" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Walterov&#225;" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2022.07.005" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458617v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53802-4.00169-X" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458548v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452748-6/00156-5" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581302v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Oshchepkov" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.61180" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579744v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.20920" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524536v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343820v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e2b7015e5370fe006884807354b56564ad7ee1b;origin=https://github.com/SHTOOLS/SHTOOLS;visit=swh:1:snp:4558a83c1f5c04d8b94480b9f6d8b7ff19abb257;anchor=swh:1:rev:927fafe158d59864bfc09dedb40c9799172d1c94" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-wieczorek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7007-4222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/wieczorek_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6427-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Schmerr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Collins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114506" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025je009139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Carrasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bultel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04595994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Vervelidou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Wieczorek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#237;az Michelena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Dibb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asphaug" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Bell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Binzel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Bottke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023av001077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Joshi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mosegaard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100469" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fuller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2023.89.05" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caldiero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yseboodt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06150-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Genova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Goossens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo del Vecchio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Petricca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Beuthe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115332" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Weiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M G Merayo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie B Ream" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Oran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00965-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Plesa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. St&#228;hler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103482" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Maia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Wieczorek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103847" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lekic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maguire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Mclennan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007298" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda T. Elkins-Tanton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Bell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carver J. Bierson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Bills" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00880-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Smith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Canup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Hurford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.02.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Polanskey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Raymond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aspaugh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00879-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00874-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938829v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beghein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mclennan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101243" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bonnet Gibet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007472" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Plesa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozda&#287;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mclennan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006755" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bissig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8966" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184663v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140342" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laneuville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemchin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25818-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Preston" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergados" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atkinson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.9d29ef85" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796157v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj&#353;i&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#243;jcicka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001887" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006730" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365672v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W&#252;nnemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006662" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hood" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews&#8208;hanna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stewart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006668" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neidhart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devillepoix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2021.11" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365703v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxia Gong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006690" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365555v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon Hood" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilyn Torres" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Oliveira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stewart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006667" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. E. Irving" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmerr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006983" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365548v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Avdellidou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Larson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105201" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980430v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006274" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russell" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Head" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Garrick-Bethell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105115" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365539v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elkins&#8208;tanton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Asphaug" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bercovici" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bills" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006296" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908567v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Nunn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Nakamura" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marusiak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00709-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd Gyalay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nimmo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;catalina Plesa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088653" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104755" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980457v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goossens" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sabaka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neumann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazarico" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006086" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Du" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhe Fa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090578" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980448v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086746" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wahl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberst" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006335" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324431v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005959" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minggang Xie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Cai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005872" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863845v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-019-0613-Y" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324421v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Kanamaru" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Sasaki" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.05.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJWQMW7M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324427v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005909" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307868v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesvorn&#253;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurenz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Rubie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.046" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105474v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meschede" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007529" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305111v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corley" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcgovern" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Kramer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lemelin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.09.012" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307608v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padovan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tosi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080728" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105481v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005742" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105473v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005418" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105476v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Sori" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B James" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon C Johnson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Soderblom" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Solomon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005362" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303748v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andrews-Hanna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James 13 Head" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Johnson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keane" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kiefer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.012" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734543v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Bozda&#287;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyi Ruan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Metthez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir R. Khan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangdai Leng" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0350-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458630v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kletetschka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Wieczorek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.09.008" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X095JRMJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105529v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kletetschka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005397" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105528v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Oliveira" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005199" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458624v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Matsuyama" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngai Chan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeffrey Taylor" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069952" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458627v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Plesa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005126" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458625v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johnson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blair" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melosh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freed" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0518" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005008" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458619v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumberry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004986" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458626v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuber" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews-Hanna" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0519" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458623v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Johnson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soderblom" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005038" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458608v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Solomon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.041" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458613v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neumann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zuber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1500852" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458612v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. &#268;adek" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065314" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458606v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Padovan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Margot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tosi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062487" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458609v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Thorey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.04.021" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMF32FZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458611v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Evans" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jay Melosh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065022" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458599v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Besserer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060240" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2X6CR2VJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054548v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#252;ckriemen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.057" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SGH31T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458604v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0242" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392292v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Roy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020137" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S4CD9TL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458600v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Williams" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konopliv" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Boggs" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Park" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dah-Ning Yuan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004559" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458602v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Freed" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blair" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004657" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVQ0SCM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458603v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004642" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0BSX4QT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905231v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20103" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458596v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1235768" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458598v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243224" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458592v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Head" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kiefer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konopliv" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231753" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458594v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watkins" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231507" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458595v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taylor" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231530" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458587v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1214773" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458575v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crawford" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anthony Gowen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9250-5" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKZKJ00R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458578v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Weider" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Kellett" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Swinyard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Crawford" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Joy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.08.014" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458585v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C.M. Correia" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1350" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458577v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Alkalai" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9252-3" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458580v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.008" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458588v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.03.001" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B42KPHSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458582v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.010" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458586v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004062" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG88P97M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458590v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cockell" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Green" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.06.002" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459370v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiesinger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wagner" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.08.019" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGVJDFCJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768797v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.010" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458567v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narendranath" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Athiray" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sreekumar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alha" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.010" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW4C9KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715312v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Karatekin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laneuville" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10565" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Q1D56VLV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458568v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JE003649" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVSZJHJB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458563v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garrick-Bethell" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1193424" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458555v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gowen" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barber" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9109-6" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458558v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.12.006" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTR6H5QV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458556v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.01.009" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCGJ63BC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458561v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.5.1.35" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458557v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Maddison" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howe" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.01.016" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458562v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. S. Cahill" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Lucey" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003282" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E45B87012545F91AFD72E6EDA44B1E9D830F1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517248v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.12.017" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458554v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.026" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJDXMK3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458547v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Howe" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Perry" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Swinyard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.08.004" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0D2DCZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458552v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-006-6904-1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458543v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barriot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutler" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.03.003" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBFNM3RX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311552v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hikida" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.06.015" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2TFGM2F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316046v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458541v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahlen" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036144504445765" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458535v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chenet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mizutani" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.017" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WX4B384-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458539v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolliff B. L." TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan A." TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritchard M. E." TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss B. P." TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2006.60.3" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458537v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shearer" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hess P. C." TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieczorek M. A." TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier E. M." TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2006.60.4" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458533v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02687.x" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458529v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belleguic" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002437" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458526v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Zuber" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002153" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458525v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Zuber" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G Lemoine" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002262" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CBM888D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458523v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JE001854" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458518v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012918" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458522v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Phillips" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00355-1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458520v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JE001384" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458515v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JE001092" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFFCC6B5F3372D34408E356F086903B8437AC67C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458514v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Jolliff" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gillis" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Haskin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Korotev" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JE001103" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458513v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1999.6102" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J156G2L2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458509v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JE03136" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB085FW4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458508v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JE00666" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829654v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knapmeyer" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Walterov&#225;" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2022.07.005" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458617v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53802-4.00169-X" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458548v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452748-6/00156-5" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581302v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Oshchepkov" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.61180" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579744v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.20920" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524536v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343820v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e2b7015e5370fe006884807354b56564ad7ee1b;origin=https://github.com/SHTOOLS/SHTOOLS;visit=swh:1:snp:4558a83c1f5c04d8b94480b9f6d8b7ff19abb257;anchor=swh:1:rev:927fafe158d59864bfc09dedb40c9799172d1c94" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>