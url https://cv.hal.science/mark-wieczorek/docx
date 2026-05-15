--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,19767 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...19715 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.63215258856px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mark Wieczorek </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche (CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mark-wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7007-4222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wieczorek_m_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=9FWrY48AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-6427-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Wieczorek's research focuses on using geophysical data (topography, gravity, and magnetic fields) and remotely sensed geochemical data to decipher the interior structure and geologic evolution of the terrestrial planets and moons. He is a co-investigator of several past and upcoming missions, including the orbiting SMART-1 and Chandrayaan-1 X-ray fluorescence spectrometers, NASA's lunar gravity mapping mission GRAIL, NASA's geophysical mission to Mars, Insight, NASA's mission to Psyche, the Lunar Vertex mission to investigate the Reiner-gamma magnetic anomaly, and the laser altimeters on ESA's BepiColombo mission to Mercury and JUICE mission to Ganymede. He was the leader of the Planetary and Space Sciences group at the Institut de Physique du Globe de Paris from 2012 to 2016, and he was the editor-in-chief of the Journal of Geophysical Research Planets from 2011 to 2015. From 2017 to 2022, he worked at the Observatoire de la Côte d'Azur as part of the Laboratoire Lagrange. Currently, he is a director of research (CNRS) at the Institut de Physique du Globe de Paris.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Lunar Crustal Thickness Model Constrained by Converted Seismic Waves Detected Beneath the Apollo Seismic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N C Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G S Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (13), pp.e2024GL114506. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl114506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Crustal Architecture of the Terrestrial Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (9), pp.109-113. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025je009139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity and hydrous alteration of the Martian crust from InSight seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 366, pp.107383. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2025.107383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Alteration as an Origin of Martian Magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (1), pp.e2023JE008111. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE008111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Lateral Variations of Martian Crustal Thickness From Seismological and Gravity Field Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (4), pp.e2023GL105701. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl105701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Spatial Distribution of Lunar Crustal Magnetic Sources From Orbital Magnetic Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Vervelidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Díaz Michelena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023je008125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Post‐Launch Summary of the Science of NASA's Psyche Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven D Dibb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023av001077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic signatures of lunar impact craters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 415, pp.116049. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Characterization of the Interiors of Ganymede, Callisto and Europa by ESA's JUpiter ICy moons Explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Hoolst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Altobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Bruzzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01085-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Magnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (1), pp.207-241. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/rmg.2023.89.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Inversion of Receiver Functions and Apparent Incidence Angles to Determine the Crustal Structure of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Mosegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Igel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (3), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL100469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional variations of Mercury's crustal density and porosity from MESSENGER gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo del Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Petricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Beuthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Geophysics, 391 (1), pp.115332. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin state and deep interior structure of Mars from InSight radio tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Caldiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yseboodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Baland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619 (7971), pp.733-737. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Crustal Thickness Revealed by Surface Waves Orbiting Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -C. Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04155697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psyche Magnetometry Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M G Merayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie B Ream</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Oran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219 (3), pp.22. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-00965-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mantle Viscosity Structure of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -C. Plesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04199339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin state and deep interior structure of Mars from InSight radio tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Caldiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Yseboodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Baland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 619, pp.733-737. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06150-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04187889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing the Origin of Asteroid (16) Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda T. Elkins-Tanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carver J. Bierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce G. Bills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-022-00880-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic investigations of the mission concept MAGIC to reveal Callisto's internal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Canup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Hurford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric Structure of Venusian Crustal Plateaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE007004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 378 (6618), pp.417-421. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight Constraints on the Global Character of the Martian Crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott M. Mclennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure Along the Martian Dichotomy Constrained by Rayleigh and Love Waves and their Overtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The Psyche Topography and Geomorphology Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A. Polanskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Aspaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-022-00879-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsquake Locations and 1-D Seismic Models for Mars From InSight Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), pp.e2021JE007067. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE007067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psyche Topography and Geomorphology Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A. Polanskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Aspaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-022-00874-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Martian Crustal Seismic Velocities Across the Dichotomy Boundary From Multi‐Orbiting Surface Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beghein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mclennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL101243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An autonomous lunar geophysical experiment package (ALGEP) for future space missions In response to Call for White Papers for the Voyage 2050 long-term plan in the ESA Science Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Raucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (2-3), pp.617-640. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-022-09857-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Positive Feedback Between Crustal Thickness and Melt Extraction for the Origin of the Martian Dichotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bonnet Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.e2022JE007472. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Velocity Variations in a 3D Martian Mantle: Implications for the InSight Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.‐c. Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bozdağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mclennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific rationale for deployment of a long-lived geophysical network on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clive Neal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.674dcfdf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for differentiation of the most primitive small bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, A129 (15pp.). </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03184663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large impact cratering during lunar magma ocean solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25818-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar System Interiors, Atmospheres, and Surfaces Investigations via Radio Links: Goals for the Next Decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Preston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vergados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.9d29ef85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulations of the Apollo S‐IVB Artificial Impacts on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (12), pp.68-76. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA001887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness and structure of the Martian crust from InSight seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark P Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bissig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakshit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 373 (6553), pp.438-443. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abf8966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Composition of the South Polar Cap of Mars Derived From Orbital Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (8), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Efficiency for Simple Crater Formation in the Martian Top Crust Analog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rajšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wünnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Anomalies in Five Lunar Impact Basins: Implications for Impactor Trajectories and Inverse Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrews‐hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth of Martian Magnetization From Localized Power Spectrum Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxia Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (8), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of fireballs: Seismic signature survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Neidhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Devillepoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pasa.2021.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Large‐Scale Map of the Lunar Crustal Magnetic Field and Its Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lon Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilyn Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Constraints on Planetary Interiors With PPs Receiver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lekić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. E. Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.2553-2571. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE006983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on the Moon: Analysis methods and size distribution of impactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edhah Munaibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raven Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, pp.105201. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Lunar Magnetic Field Correlated With Gravity or topography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxia Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (4), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations, Meteorites, and Models: A Preflight Assessment of the Composition and Formation of (16) Psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elkins‐tanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bercovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (3), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismicity of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cratering rate consistency test from ages of layered ejecta on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lagain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.104755. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2019.104755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness of Lava Flows Within the Northern Smooth Plains on Mercury as Estimated by Partially Buried Craters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhe Fa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (20), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL090578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Resolution Gravity Field Models from GRAIL Data and Implications for Models of the Density Structure of the Moon's Crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sabaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mazarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexure of the Lithosphere Beneath the North Polar Cap of Mars: Implications for Ice Composition and Heat Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL086746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal and time-varying magnetic fields at the InSight landing site on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0537-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02544796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Seismology: A Data and Instrumentation Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosio Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Marusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (5), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00709-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Thermal History of Mars From Depth of Pore Closure Below InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szilárd Gyalay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana‐catalina Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (16), </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL088653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science mission of SpaceIL’s Beresheet lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oded Aharonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Garrick-Bethell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.105115. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2020.105115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Porosity of Lunar Impact Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wünnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oberst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (4), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gravitational Signature of Martian Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (8), pp.2054-2086. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE005959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness of Lunar Mare Basalts: New Results Based on Modeling the Degradation of Partially Buried Craters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhe Fa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minggang Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhen Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (9), pp.2430-2459. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JE005872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Seismology: An Update on Interior Structure Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Margerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (8), pp.0. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11214-019-0613-Y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-mission InSights on the Interior of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne E. Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilman Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.1-72. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0563-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density distribution of asteroid 25143 Itokawa based on smooth terrain shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Kanamaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sho Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.32-42. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2019.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrostatic Interfaces in Bodies With Nonhydrostatic Lithospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Beuthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Hoolst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (5), pp.1410-1432. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JE005909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timeline of the lunar bombardment: Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morbidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nesvorný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Rubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.262-276. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thermal State and Interior Structure of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.‐c. Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Padovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (22), pp.12,198-12,209. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL080728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Radioactive Heat Sources and Thermal History of the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (12), pp.3144-3166. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JE005742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHTools: Tools for Working with Spherical Harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meschede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.2574-2592. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivine-bearing lithologies on the Moon: Constraints on origins and transport mechanisms from M 3 spectroscopy, radiative transfer modeling, and GRAIL crustal thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Corley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcgovern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgiana Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 300, pp.287-304. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isostatic Compensation of the Lunar Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M Sori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon C Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean C Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.646-665. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength, Depth, and Geometry of Magnetic Sources in the Crust of the Moon From Localized Power Spectrum Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.291-316. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring faults and ring dikes around the Orientale basin on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Andrews-Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James 13 Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 310, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Seismic Wave Propagation on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebru Bozdağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youyi Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Metthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuangdai Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.571 - 594. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0350-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental relations of mineral specific magnetic carriers for paleointensity determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kletetschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 272, pp.44-49. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2017.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planned Products of the Mars Structure Service for the InSight Mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.611-650. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Abundances in Lunar Impact Basin Melt Sheets From Orbital Magnetic Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunther Kletetschka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.2429-2444. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the axial dipole hypothesis for the Moon by modeling the direction of crustal magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (2), pp.383-399. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JE005199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the Orientale lunar multiring basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Melosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (6311), pp.441-444. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aag0518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How large are present-day heat flux variations across the surface of Mars?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (12), pp.2386-2403. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JE005126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAIL, LLR, and LOLA constraints on the interior structure of the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isamu Matsuyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngai Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeffrey Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (16), pp.8365-8375. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL069952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity field of the Orientale basin from the Gravity Recovery and Interior Laboratory Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrews-Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (6311), pp.438-441. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aag0519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thicknesses of mare basalts on the Moon from gravity and topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengxia Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (5), pp.854-870. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JE005008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forced precession of the Moon's inner core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dumberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (7), pp.1264-1292. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JE004986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface morphology and scaling of lunar impact basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (9), pp.1695-1712. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JE005038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavation of the lunar mantle by basin-forming impact events on the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 409, pp.243-251. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar impact basins revealed by Gravity Recovery and Interior Laboratory measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (9), pp.e1500852. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1500852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury's low‐degree geoid and topography controlled by insolation‐driven elastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Čadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Běhounková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Káňová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.‐c. Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (18), pp.7327-7335. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL065314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness of the crust of Mercury from geoid-to-topography ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Padovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Margot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Solomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (4), pp.1029-1038. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL062487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational signatures of lunar floor-fractured craters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Thorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 424, pp.269-279. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fractured Moon: Production and saturation of porosity in the lunar highlands from impact cratering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Soderblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jay Melosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Miljković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (17), pp.6939-6944. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL065022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar bulk chemical composition: a post-Gravity Recovery and Interior Laboratory reassessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeffrey Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372 (2024), pp.20130242. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2013.0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ray and speed perturbations on ionospheric tomography by over-the-horizon radar: A new method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Occhipinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (9), pp.7841-7857. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JA020137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAIL gravity constraints on the vertical and lateral density structure of the lunar crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Besserer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Nimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (16), pp.5771-5777. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL060240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-lived lunar dynamo powered by core crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rückriemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 401, pp.251-260. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar interior properties from the GRAIL mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Konopliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dale Boggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dah-Ning Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (7), pp.1546-1578. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JE004559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological constraints on the density of the Martian crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Toplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (7), pp.1707-1727. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JE004642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of lunar mascon basins from impact to contemporary form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Freed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Melosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (11), pp.2378-2397. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JE004657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric thermal evolution of the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (7), pp.1435-1452. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgre.20103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01905231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Distribution of Lunar Impact Basins Caused by Variations in Target Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 342 (6159), pp.724-726. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1243224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Igneous Intrusions and Early Expansion of the Moon Revealed by GRAIL Gravity Gradiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrews-Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konopliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 339 (6120), pp.675-678. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1231753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity Field of the Moon from the Gravity Recovery and Interior Laboratory (GRAIL) Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Watkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konopliv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 339 (6120), pp.668-671. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1231507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Lunar Mascon Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Melosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Freed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Andrews-Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 340 (6140), pp.1552-1555. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1235768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crust of the Moon as Seen by GRAIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 339 (6120), pp.671-675. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1231530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury’s spin–orbit resonance explained by initial retrograde and subsequent synchronous rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre C.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rambaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.18-21. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farside explorer: unique science from a mission to the farside of the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Alkalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.529-585. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9252-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regolith thickness over the lunar nearside: Results from Earth-based 70-cm Arecibo radar observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhe Fa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (2), pp.771-787. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific preparations for lunar exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Carpenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Koschny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and lithospheric structure at Tyrrhena Patera, Mars, from gravity and topography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221 (1), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impactor Origin for Lunar Magnetic Anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (6073), pp.1212-1215. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1214773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Net—a proposal in response to an ESA M3 call in 2010 for a medium sized mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Anthony Gowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2-3), pp.587-644. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9250-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chandrayaan-1 X-ray Spectrometer: First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Weider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Kellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Swinyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (1), pp.217-228. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Moon: The scientific rationale for resuming lunar surface exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Cockell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Falcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (1), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and porosity of the lunar crust from gravity and topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (E5), pp.E05003. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012JE004062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology, geochemistry, and geophysics of the Moon: Status of current understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hiesinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74 (1), pp.15-41. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar X-ray fluorescence observations by the Chandrayaan-1 X-ray Spectrometer (C1XS): Results from the nearside southern highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Narendranath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Athiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sreekumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Kellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 214 (1), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonuniform cratering of the Moon and a revised crater chronology of the inner solar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Feuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An impact driven dynamo for the Early Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgur Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Laneuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 479 (7372), pp.215-218. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling polarimetric radar scattering from the lunar surface: Study on the effect of physical properties of the regolith layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhe Fa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (E3), pp.E03005. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JE003649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Formation of the Lunar Farside Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Garrick-Bethell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (6006), pp.949-951. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1193424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LunarEX—a proposal to cosmic vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.711-740. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9109-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interior Structure of the Moon: What Does Geophysics Have to Say?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.35-40. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gselements.5.1.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific rationale for the C1XS X-ray spectrometer on India's Chandrayaan-1 mission to the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Kellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (7), pp.725-734. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray fluorescence observations of the moon by SMART-1/D-CIXS and the first detection of Ti Kα from the lunar surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Swinyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Kellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (7), pp.744-750. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C1XS X-ray Spectrometer on Chandrayaan-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Maddison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Kellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sreekumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (7), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2009.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional variations of the lunar crust: Results from radiative transfer modeling of central peak spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. S. Cahill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Lucey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (E9), pp.E09001. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JE003282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did a large impact reorient the Moon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Feuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200 (2), pp.358. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the composition of the martian south polar cap from gravity and topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 196 (2), pp.506-517. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D-CIXS X-ray spectrometer on the SMART-1 mission to the Moon—First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Kellett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Swinyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (4), pp.494-502. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2006.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum-variance multitaper spectral estimation on the sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Simons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (6), pp.665-692. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00041-006-6904-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BepiColombo Laser Altimeter (BELA): Concept and baseline design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Barriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beutler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.1398-1413. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2007.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal thickness of the Moon: New constraints from gravity inversions using polyhedral shape models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 192 (1), pp.150-166. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BepiColombo Laser Altimeter (BELA): Concept and baseline design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Barriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beutler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (10), pp.1398-1413. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2007.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiospectral Concentration on a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48 (3), pp.504-536. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0036144504445765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral variations of lunar crustal thickness from the Apollo seismic data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mizutani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Constitution and Structure of the Lunar Interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolliff B. L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khan A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritchard M. E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiss B. P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (1), pp.221-364. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/rmg.2006.60.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and Magmatic Evolution of the Moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Shearer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hess P. C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieczorek M. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritchard M. E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parmentier E. M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (1), pp.365-518. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/rmg.2006.60.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized spectral analysis on the sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Simons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162 (3), pp.655-675. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02687.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Martian lithosphere from gravity and topography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Belleguic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (E11), </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JE002437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness of the Martian crust: Improved constraints from geoid-to-topography ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T. Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (E1), </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JE002153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of Mars from gravity and topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck G Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (E8), pp.E08002. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JE002262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized gravity/topography admittance and correlation spectra on Mars: Implications for regional and global evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mcgovern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Solomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 107 (E12), pp.19-1-19-25. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002JE001854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The composition and origin of the lunar crust: Constraints from central peaks and crustal thickness modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (21), pp.4023-4026. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GL012918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of magma buoyancy on the eruption of lunar basalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T. Zuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 185 (1-2), pp.71-83. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Serenitatis origin for the Imbrian grooves and South Pole-Aitken thorium anomaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T. Zuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (E11), pp.27853-27864. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JE001384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Procellarum KREEP Terrane”: Implications for mare volcanism and lunar evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (E8), pp.20417-20430. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JE001092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major lunar crustal terranes: Surface expressions and crust-mantle origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Jolliff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Gillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Haskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy Korotev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 105 (E2), pp.4197-4216. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JE001103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar Multiring Basins and the Cratering Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 139 (2), pp.246-259. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/icar.1999.6102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential anomalies on a sphere: Applications to the thickness of the lunar crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (E1), pp.1715-1724. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JE03136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure and compensation of the lunar highland crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Phillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 102 (E5), pp.10933-10943. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JE00666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15104-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior dynamics and thermal evolution of Mars – a geodynamic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Catalina Plesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Rivoldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Walterová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Exploration of the Solar System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, Elsevier, pp.179-230, 2022, Advances in Geophysics, </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agph.2022.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and Topography of the Terrestrial Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treatise on Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.153-193, 2015, </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-53802-4.00169-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity and Topography of the Terrestrial Planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume 10: Planets and Moons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Elsevier, pp.165-206, 2007, Treatise on Geophysics, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-044452748-6/00156-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shtools: Version 3.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Oshchepkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 28 pp. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.61180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shtools: Version 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Meschede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Oshchepkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, p. 269-279. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.20920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03579744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar magnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A Wieczorek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHTOOLS: Tools for working with spherical harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Wieczorek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0e2b7015e5370fe006884807354b56564ad7ee1b;origin=https://github.com/SHTOOLS/SHTOOLS;visit=swh:1:snp:4558a83c1f5c04d8b94480b9f6d8b7ff19abb257;anchor=swh:1:rev:927fafe158d59864bfc09dedb40c9799172d1c94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId721"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -19822,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB51B3F1"/>
+    <w:nsid w:val="8689540E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20053,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-wieczorek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7007-4222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/wieczorek_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6427-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Schmerr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Collins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114506" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025je009139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Carrasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bultel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04595994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Vervelidou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Wieczorek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#237;az Michelena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Dibb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asphaug" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Bell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Binzel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Bottke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023av001077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Joshi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mosegaard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100469" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fuller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2023.89.05" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caldiero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yseboodt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06150-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Genova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Goossens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo del Vecchio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Petricca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Beuthe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115332" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Weiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M G Merayo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie B Ream" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Oran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00965-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Plesa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. St&#228;hler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103482" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187889v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Maia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Wieczorek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103847" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938820v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lekic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maguire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Mclennan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007298" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda T. Elkins-Tanton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Bell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carver J. Bierson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Bills" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00880-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Smith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Canup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Hurford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.02.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656897v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Polanskey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Raymond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aspaugh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00879-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00874-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938829v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Li" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beghein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mclennan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101243" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bonnet Gibet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007472" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Plesa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozda&#287;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mclennan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006755" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bissig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8966" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184663v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140342" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laneuville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemchin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25818-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Preston" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergados" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atkinson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.9d29ef85" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796157v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj&#353;i&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#243;jcicka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001887" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006730" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365672v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W&#252;nnemann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006662" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365601v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hood" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews&#8208;hanna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stewart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006668" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365543v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neidhart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devillepoix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2021.11" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365703v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxia Gong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006690" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365555v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon Hood" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilyn Torres" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Oliveira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stewart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006667" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. E. Irving" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmerr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006983" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365548v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Avdellidou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Larson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105201" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980430v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006274" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russell" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Head" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Garrick-Bethell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105115" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365539v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elkins&#8208;tanton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Asphaug" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bercovici" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bills" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006296" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908567v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Nunn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Nakamura" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marusiak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00709-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd Gyalay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nimmo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;catalina Plesa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088653" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459037v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104755" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980457v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goossens" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sabaka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neumann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazarico" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006086" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980420v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Du" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhe Fa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090578" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980448v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086746" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wahl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberst" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006335" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324431v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005959" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minggang Xie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Cai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005872" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863845v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-019-0613-Y" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324421v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Kanamaru" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Sasaki" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.05.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJWQMW7M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324427v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005909" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307868v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesvorn&#253;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurenz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Rubie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.046" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105474v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meschede" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007529" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305111v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corley" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcgovern" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Kramer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lemelin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.09.012" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307608v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padovan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tosi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080728" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105481v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005742" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105473v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005418" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105476v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Sori" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B James" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon C Johnson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Soderblom" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Solomon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005362" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303748v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andrews-Hanna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James 13 Head" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Johnson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keane" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kiefer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.012" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734543v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Bozda&#287;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyi Ruan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Metthez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir R. Khan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangdai Leng" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0350-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458630v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kletetschka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Wieczorek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.09.008" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X095JRMJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105529v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kletetschka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005397" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105528v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Oliveira" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005199" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458624v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Matsuyama" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngai Chan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeffrey Taylor" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069952" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458627v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Plesa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005126" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458625v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johnson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blair" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melosh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freed" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0518" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005008" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458619v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumberry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004986" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458626v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuber" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews-Hanna" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0519" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458623v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Johnson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soderblom" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005038" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458608v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Solomon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.041" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458613v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neumann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zuber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1500852" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458612v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. &#268;adek" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065314" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458606v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Padovan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Margot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tosi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062487" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458609v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Thorey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.04.021" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMF32FZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458611v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Evans" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jay Melosh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065022" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458599v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Besserer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060240" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2X6CR2VJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054548v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#252;ckriemen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.057" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SGH31T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458604v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0242" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392292v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Roy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020137" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S4CD9TL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458600v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Williams" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konopliv" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Boggs" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Park" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dah-Ning Yuan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004559" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458602v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Freed" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blair" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004657" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVQ0SCM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458603v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004642" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0BSX4QT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905231v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20103" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458596v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1235768" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458598v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243224" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458592v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Head" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kiefer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konopliv" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231753" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458594v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watkins" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231507" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458595v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taylor" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231530" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458587v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1214773" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458575v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crawford" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anthony Gowen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9250-5" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKZKJ00R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458578v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Weider" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Kellett" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Swinyard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Crawford" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Joy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.08.014" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458585v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C.M. Correia" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1350" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458577v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Alkalai" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9252-3" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458580v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.008" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458588v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.03.001" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B42KPHSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458582v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.010" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458586v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004062" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG88P97M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458590v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cockell" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Green" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.06.002" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459370v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiesinger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wagner" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.08.019" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGVJDFCJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768797v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.010" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458567v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narendranath" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Athiray" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sreekumar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alha" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.010" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW4C9KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715312v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Karatekin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laneuville" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10565" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Q1D56VLV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458568v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JE003649" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVSZJHJB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458563v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garrick-Bethell" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1193424" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458555v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gowen" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barber" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9109-6" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458558v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.12.006" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTR6H5QV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458556v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.01.009" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCGJ63BC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458561v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.5.1.35" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458557v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Maddison" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howe" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.01.016" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458562v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. S. Cahill" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Lucey" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003282" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E45B87012545F91AFD72E6EDA44B1E9D830F1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517248v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.12.017" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458554v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.026" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJDXMK3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458547v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Howe" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Perry" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Swinyard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.08.004" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0D2DCZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458552v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-006-6904-1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458543v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barriot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutler" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.03.003" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBFNM3RX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311552v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hikida" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.06.015" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2TFGM2F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316046v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458541v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahlen" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036144504445765" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458535v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chenet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mizutani" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.017" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WX4B384-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458539v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolliff B. L." TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan A." TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritchard M. E." TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss B. P." TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2006.60.3" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458537v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shearer" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hess P. C." TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieczorek M. A." TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier E. M." TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2006.60.4" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458533v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02687.x" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458529v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belleguic" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002437" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458526v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Zuber" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002153" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458525v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Zuber" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G Lemoine" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002262" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CBM888D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458523v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JE001854" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458518v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012918" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458522v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Phillips" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00355-1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458520v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JE001384" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458515v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JE001092" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFFCC6B5F3372D34408E356F086903B8437AC67C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458514v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Jolliff" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gillis" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Haskin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Korotev" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JE001103" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458513v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1999.6102" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J156G2L2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458509v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JE03136" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB085FW4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458508v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JE00666" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829654v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knapmeyer" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Walterov&#225;" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2022.07.005" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458617v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53802-4.00169-X" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458548v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452748-6/00156-5" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581302v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Oshchepkov" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.61180" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579744v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.20920" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524536v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343820v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e2b7015e5370fe006884807354b56564ad7ee1b;origin=https://github.com/SHTOOLS/SHTOOLS;visit=swh:1:snp:4558a83c1f5c04d8b94480b9f6d8b7ff19abb257;anchor=swh:1:rev:927fafe158d59864bfc09dedb40c9799172d1c94" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mark-wieczorek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7007-4222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/wieczorek_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=9FWrY48AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6427-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Schmerr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Collins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl114506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025je009139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Adam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Carrasco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107383" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bultel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wieczorek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johnson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE008111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rivoldini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105701" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana S Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Vervelidou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Wieczorek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#237;az Michelena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Dibb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asphaug" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Bell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Binzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Bottke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023av001077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04595994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hoolst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vallat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bruzzone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01085-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;bron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fuller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2023.89.05" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Joshi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mosegaard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100469" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Genova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Goossens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo del Vecchio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Petricca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Beuthe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115332" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maistre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Caldiero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yseboodt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Baland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06150-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Plesa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. St&#228;hler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103482" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Weiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M G Merayo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie B Ream" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Oran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00965-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Maia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Wieczorek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103847" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04187889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda T. Elkins-Tanton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Bell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carver J. Bierson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Bills" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00880-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Canup" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Hurford" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.02.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711638v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Mclennan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007298" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lekic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maguire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101666" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Polanskey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Raymond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aspaugh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00879-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007067" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-022-00874-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03938829v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beghein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mclennan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101243" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bonnet Gibet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007472" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365699v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;c. Plesa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozda&#287;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoldini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mclennan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006755" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184663v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140342" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laneuville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemchin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25818-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429303v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Asmar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Preston" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergados" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atkinson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.9d29ef85" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raj&#353;i&#263;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#243;jcicka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001887" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bissig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8966" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365706v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006730" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W&#252;nnemann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006662" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hood" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews&#8208;hanna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stewart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006668" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365703v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxia Gong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006690" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365543v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neidhart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sansom" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devillepoix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2021.11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lon Hood" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilyn Torres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Oliveira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stewart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006667" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. E. Irving" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmerr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006983" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365548v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Avdellidou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edhah Munaibari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raven Larson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105201" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980430v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006274" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elkins&#8208;tanton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Asphaug" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bercovici" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bills" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006296" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459037v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lagain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104755" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980420v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Du" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhe Fa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090578" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980457v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goossens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sabaka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neumann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazarico" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006086" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086746" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908567v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Nunn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosio Nakamura" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marusiak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00709-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923457v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd Gyalay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nimmo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;catalina Plesa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088653" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114228v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Russell" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Head" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Garrick-Bethell" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2020.105115" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wahl" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oberst" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006335" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324431v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005959" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minggang Xie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Cai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005872" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863845v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-019-0613-Y" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990798v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Smrekar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Spohn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0563-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324421v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Kanamaru" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Sasaki" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.05.002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJWQMW7M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324427v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005909" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307868v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nesvorn&#253;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurenz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Rubie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.046" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307608v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padovan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tosi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080728" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105481v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005742" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105474v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meschede" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007529" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305111v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corley" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcgovern" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Kramer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lemelin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.09.012" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105476v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Sori" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B James" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon C Johnson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Soderblom" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean C Solomon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005362" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105473v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005418" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303748v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andrews-Hanna" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James 13 Head" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Johnson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Keane" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kiefer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.12.012" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734543v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Bozda&#287;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyi Ruan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Metthez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir R. Khan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangdai Leng" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0350-z" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458630v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kletetschka" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Wieczorek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.09.008" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X095JRMJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534998v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panning" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0317-5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105529v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Kletetschka" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005397" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105528v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S Oliveira" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005199" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458625v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johnson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blair" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melosh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freed" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0518" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458627v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Plesa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spohn" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005126" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458624v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Matsuyama" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngai Chan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeffrey Taylor" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069952" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458626v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuber" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smith" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews-Hanna" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0519" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458621v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005008" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458619v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumberry" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004986" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458623v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Johnson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soderblom" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005038" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458608v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovi&#263;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Solomon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.041" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458613v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neumann" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zuber" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1500852" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458612v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. &#268;adek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#283;hounkov&#225;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065314" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458606v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Padovan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Margot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tosi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062487" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458609v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Thorey" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.04.021" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FMF32FZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458611v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Evans" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jay Melosh" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065022" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458604v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2013.0242" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392292v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Roy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020137" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S4CD9TL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458599v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Besserer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060240" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2X6CR2VJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054548v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#252;ckriemen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.057" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SGH31T2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458600v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Williams" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konopliv" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Boggs" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Park" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dah-Ning Yuan" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004559" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458603v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toplis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004642" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0BSX4QT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458602v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Freed" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blair" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004657" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVQ0SCM2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01905231v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20103" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458598v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miljkovic" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1243224" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458592v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asmar" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Head" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kiefer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konopliv" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231753" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458594v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watkins" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231507" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458596v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1235768" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458595v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nimmo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taylor" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231530" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458585v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre C.M. Correia" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laskar" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1350" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458577v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Alkalai" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9252-3" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458582v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.010" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458588v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Carpenter" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.03.001" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B42KPHSC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458580v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.008" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458587v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1214773" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458575v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Smith" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crawford" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anthony Gowen" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anand" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9250-5" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKZKJ00R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458578v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Weider" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Kellett" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Swinyard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Crawford" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Joy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.08.014" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458590v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Cockell" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Green" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.06.002" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458586v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JE004062" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HG88P97M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459370v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiesinger" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wagner" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.08.019" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGVJDFCJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458567v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Narendranath" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Athiray" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sreekumar" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alha" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.010" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KW4C9KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768797v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.03.010" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715312v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Karatekin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Laneuville" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10565" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Q1D56VLV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458568v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JE003649" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVSZJHJB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458563v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garrick-Bethell" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1193424" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458555v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gowen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barber" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9109-6" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458561v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.5.1.35" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458558v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.12.006" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTR6H5QV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458556v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.01.009" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCGJ63BC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458557v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Maddison" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Howe" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2009.01.016" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458562v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. S. Cahill" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Lucey" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003282" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42E45B87012545F91AFD72E6EDA44B1E9D830F1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517248v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.12.017" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458554v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.10.026" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJDXMK3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458547v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Howe" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Perry" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Swinyard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.08.004" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0D2DCZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458552v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-006-6904-1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458543v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Barriot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beutler" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2007.03.003" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBFNM3RX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311552v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hikida" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.06.015" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2TFGM2F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316046v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458541v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dahlen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036144504445765" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458535v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chenet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mizutani" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.017" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WX4B384-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458539v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolliff B. L." TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan A." TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritchard M. E." TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss B. P." TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2006.60.3" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458537v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shearer" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hess P. C." TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieczorek M. A." TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier E. M." TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2006.60.4" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458533v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02687.x" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458529v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belleguic" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JE002437" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458526v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Zuber" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JE002153" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458525v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Zuber" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G Lemoine" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002262" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CBM888D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458523v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JE001854" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458518v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL012918" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458522v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Phillips" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00355-1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458520v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JE001384" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458515v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JE001092" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFFCC6B5F3372D34408E356F086903B8437AC67C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458514v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Jolliff" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gillis" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Haskin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Korotev" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JE001103" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458513v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1999.6102" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J156G2L2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458509v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JE03136" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB085FW4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458508v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JE00666" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829654v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Catalina Plesa" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knapmeyer" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Walterov&#225;" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2022.07.005" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458617v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53802-4.00169-X" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458548v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452748-6/00156-5" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581302v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Oshchepkov" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.61180" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579744v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.20920" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524536v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343820v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e2b7015e5370fe006884807354b56564ad7ee1b;origin=https://github.com/SHTOOLS/SHTOOLS;visit=swh:1:snp:4558a83c1f5c04d8b94480b9f6d8b7ff19abb257;anchor=swh:1:rev:927fafe158d59864bfc09dedb40c9799172d1c94" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>