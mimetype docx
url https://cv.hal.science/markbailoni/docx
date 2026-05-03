--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -338,330 +338,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le difficile développement d’une filière de captage et de séquestration géologique de CO2 au Royaume-Uni : enjeux territoriaux et jeux d’acteurs</w:t>
+                <w:t xml:space="preserve">La transition énergétique britannique est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443588v1</w:t>
+                <w:t xml:space="preserve">hal-05237786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition énergétique britannique est-elle possible ?</w:t>
+                <w:t xml:space="preserve">Le difficile développement d’une filière de captage et de séquestration géologique de CO2 au Royaume-Uni : enjeux territoriaux et jeux d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15f9i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237786v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se mobiliser pour le bien-être et la qualité de vie, des enjeux de la transition énergétique du Royaume-Uni</w:t>
+                <w:t xml:space="preserve">L’Écosse : du nationalisme pétrolier au nationalisme éolien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32, pp.53-76. </w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (3), pp.199-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13byw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/her.194.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966797v1</w:t>
+                <w:t xml:space="preserve">hal-04792304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Écosse : du nationalisme pétrolier au nationalisme éolien ?</w:t>
+                <w:t xml:space="preserve">Se mobiliser pour le bien-être et la qualité de vie, des enjeux de la transition énergétique du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 194 (3), pp.199-216. </w:t>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.53-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/her.194.0199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13byw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792304v1</w:t>
+                <w:t xml:space="preserve">hal-04966797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nord de l’Angleterre : réalité géographique ou représentation géopolitique ?</w:t>
               </w:r>
@@ -788,196 +788,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial development, tourism, and the protection of World Heritage Sites</w:t>
+                <w:t xml:space="preserve">La fin du charbon et le net zero : un modèle britannique de transition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mc Bryde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6844⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Transitions(s) en question. Quelles approches géographiques de la notion de transition ?, 97 (4), pp.511-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.7480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544424v1</w:t>
+                <w:t xml:space="preserve">hal-03349296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du charbon et le net zero : un modèle britannique de transition ?</w:t>
+                <w:t xml:space="preserve">Sviluppo territoriale, turismo e protezione dei siti Patrimonio Mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Rabbiosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Transitions(s) en question. Quelles approches géographiques de la notion de transition ?, 97 (4), pp.511-528. </w:t>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.7480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349296v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement territorial, tourisme et protection des sites classés au Patrimoine mondial</w:t>
               </w:r>
@@ -1035,118 +1035,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sviluppo territoriale, turismo e protezione dei siti Patrimonio Mondiale</w:t>
+                <w:t xml:space="preserve">Territorial development, tourism, and the protection of World Heritage Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Rabbiosi</w:t>
+                <w:t xml:space="preserve">Anne Mc Bryde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544435v1</w:t>
+                <w:t xml:space="preserve">hal-03544424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration internationale du Royaume-Uni post-Brexit : vers une reconfiguration de la régionalisation ?</w:t>
               </w:r>
@@ -1607,343 +1607,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du thatchérisme dans les villes du Nord de l’Angleterre</w:t>
+                <w:t xml:space="preserve">Portugal and the challenge of the energy transition: issues and conflicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 14 Numéro 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698910v1</w:t>
+                <w:t xml:space="preserve">hal-01688864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of British energy production in front of internal geopolitical issues</w:t>
+                <w:t xml:space="preserve">The renewal of old industrial areas through culture in British cities: a model in crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.15550⟩</w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.12753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685781v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portugal and the challenge of the energy transition: issues and conflicts</w:t>
+                <w:t xml:space="preserve">Les effets du thatchérisme dans les villes du Nord de l’Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Deshaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.26567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01688864v1</w:t>
+                <w:t xml:space="preserve">hal-01698910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The renewal of old industrial areas through culture in British cities: a model in crisis?</w:t>
+                <w:t xml:space="preserve">The future of British energy production in front of internal geopolitical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, </w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 14 Numéro 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/belgeo.12753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.15550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688861v1</w:t>
+                <w:t xml:space="preserve">hal-01685781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager un espace idéalisé : identité et conflits dans la campagne anglaise</w:t>
               </w:r>
@@ -2183,239 +2183,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firmes et géopolitique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inward Investments in the United Kingdom: Renewal of Territories, Geopolitics Rivalries and Identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.2162⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.2084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171692v1</w:t>
+                <w:t xml:space="preserve">hal-01688860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inward Investments in the United Kingdom: Renewal of Territories, Geopolitics Rivalries and Identities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Firmes et géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Edelblutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.2084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.2162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688860v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités territoriales et les enjeux géopolitiques de la santé au Royaume-Uni</w:t>
               </w:r>
@@ -2473,598 +2473,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : les firmes, acteurs géopolitiques</w:t>
+                <w:t xml:space="preserve">Le nord de l'Angleterre : l'affirmation d'un territoire politique et identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rge.2966⟩</w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.137.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003605v1</w:t>
+                <w:t xml:space="preserve">hal-01688856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture et renouveau urbain dans les territoires post-industriels du Nord de l’Angleterre</w:t>
+                <w:t xml:space="preserve">Introduction : firmes et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Edelblutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rge.3163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241309v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : firmes et territoires</w:t>
+                <w:t xml:space="preserve">Culture et renouveau urbain dans les territoires post-industriels du Nord de l’Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rge.3163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003602v1</w:t>
+                <w:t xml:space="preserve">hal-03241309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nord de l'Angleterre : l'affirmation d'un territoire politique et identitaire</w:t>
+                <w:t xml:space="preserve">Introduction : les firmes, acteurs géopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Edelblutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 137 (2), </w:t>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/her.137.0070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rge.2966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688856v1</w:t>
+                <w:t xml:space="preserve">hal-03003605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour le patrimoine dans le renouveau d’une région postindustrielle ? Le cas du Nord-Est anglais</w:t>
+                <w:t xml:space="preserve">The Northern Way and the city-regions : towards a new political perspective on regions in Britain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 48 (1-2), </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (2), pp.141 - 150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rge.682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.6002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003608v1</w:t>
+                <w:t xml:space="preserve">hal-01688862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Northern Way and the city-regions : towards a new political perspective on regions in Britain?</w:t>
+                <w:t xml:space="preserve">Quelle place pour le patrimoine dans le renouveau d’une région postindustrielle ? Le cas du Nord-Est anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 83 (2), pp.141 - 150. </w:t>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.6002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rge.682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688862v1</w:t>
+                <w:t xml:space="preserve">hal-03003608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3421,165 +3421,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Nord de l'Angleterre : réalité géographique ou représentation géopolitique ?</w:t>
+                <w:t xml:space="preserve">A Geopolitics of Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nord magnétique : le Nord et ses acceptions multiples dans les cultures allemande, britannique et scandinave du XIXe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEGIL; IDEA, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">State of Crisis, State in Crisis: British Democracy in a Time of Change and Challenges (1997-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290197v1</w:t>
+                <w:t xml:space="preserve">hal-03278995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geopolitics of Crisis</w:t>
+                <w:t xml:space="preserve">Le Nord de l'Angleterre : réalité géographique ou représentation géopolitique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of Crisis, State in Crisis: British Democracy in a Time of Change and Challenges (1997-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Nord magnétique : le Nord et ses acceptions multiples dans les cultures allemande, britannique et scandinave du XIXe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEGIL; IDEA, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278995v1</w:t>
+                <w:t xml:space="preserve">hal-03290197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional disparities in England: New territorial perceptions of a geopolitical issue</w:t>
               </w:r>
@@ -3923,51 +3923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transition and landscapes issues in Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Deshaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECSRL Conference, 26th session: « Unraveling the Logics of Landscapes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Göteborg et Mariestad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4841,173 +4841,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minorités régionales et régionalismes, de nouveaux enjeux géopolitiques en Angleterre</w:t>
+                <w:t xml:space="preserve">Mers et océans : espaces convoités, enjeux géopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Taoufik Djebali; Équipe de recherche interdisciplinaire sur la Grande-Bretagne, l'Irlande et l'Amérique du Nord (Caen); Laboratoire Mémoires, identités, marginalités dans le monde occidental contemporain (Poitiers); Centre de recherches anglophones (Nanterre). </w:t>
+              <w:t xml:space="preserve">Gabriel Wackermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorités et pouvoir dans les pays anglophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Harmattan, pp.258, 2014, 978-2-343-02958-0</w:t>
+              <w:t xml:space="preserve">Géographie des mers et des océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.201-2016, 2014, Les Dossiers du CAPES et de l'agrégation, 978-2-340-00132-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718825v1</w:t>
+                <w:t xml:space="preserve">hal-01718805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mers et océans : espaces convoités, enjeux géopolitiques</w:t>
+                <w:t xml:space="preserve">Minorités régionales et régionalismes, de nouveaux enjeux géopolitiques en Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gabriel Wackermann. </w:t>
+              <w:t xml:space="preserve">Taoufik Djebali; Équipe de recherche interdisciplinaire sur la Grande-Bretagne, l'Irlande et l'Amérique du Nord (Caen); Laboratoire Mémoires, identités, marginalités dans le monde occidental contemporain (Poitiers); Centre de recherches anglophones (Nanterre). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie des mers et des océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.201-2016, 2014, Les Dossiers du CAPES et de l'agrégation, 978-2-340-00132-9</w:t>
+              <w:t xml:space="preserve">Minorités et pouvoir dans les pays anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.258, 2014, 978-2-343-02958-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718805v1</w:t>
+                <w:t xml:space="preserve">hal-01718825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5083,51 +5083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BB74030"/>
+    <w:nsid w:val="11430751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5231,51 +5231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52A6BFAC"/>
+    <w:nsid w:val="46BDE96D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5465,51 +5465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/markbailoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8910-9827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129576921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05237794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05443588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9i" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05237786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13byw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04792304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.194.0199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04354011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04160988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.187.0193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544424v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mc Bryde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03349296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.7480" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6823" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rabbiosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6869" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nativel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5631" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.164.0043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.049.0112" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.049.0099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15550" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26567" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12753" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3739" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tch&#233;k&#233;mian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10091-012-0020-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3751" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2084" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.143.0162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.2966" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3163" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.137.0070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.682" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.6002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05415192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05443625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Grimault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05418275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003528449-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/824-geographies-du-politique-9782350307381.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03349289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/markbailoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8910-9827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129576921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05237794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05237786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05443588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9i" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04792304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.194.0199" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13byw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04354011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04160988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.187.0193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03349296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.7480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rabbiosi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6823" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mc Bryde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6844" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43852" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nativel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.5631" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4555" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.164.0043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.049.0112" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.049.0099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26567" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12753" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685781v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15550" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3739" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tch&#233;k&#233;mian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10091-012-0020-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3751" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2162" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.143.0162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.137.0070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3163" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.2966" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.6002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.682" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05415192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05443625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05226622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Grimault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03290197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05418275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003528449-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04208518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03619605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/824-geographies-du-politique-9782350307381.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03349289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718805v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>