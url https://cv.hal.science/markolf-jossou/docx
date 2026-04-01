--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -986,232 +986,232 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire : une histoire de risques et de crises, entre vulnérabilités et capacités de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markolf Jossou</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossou Markolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberghien Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, Collection Espaces publics. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessiner le management public autrement. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, Collection Espaces publics, p.67-86, 2023</w:t>
+              <w:t xml:space="preserve">, , p.67-86, 2023, Presses Universitaires de Provence, Collection Espaces publics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795482v1</w:t>
+                <w:t xml:space="preserve">hal-04150251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire : une histoire de risques et de crises, entre vulnérabilités et capacités de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jossou Markolf</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiberghien Bruno</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, Collection Espaces publics. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessiner le management public autrement. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p.67-86, 2023, Presses Universitaires de Provence, Collection Espaces publics</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, Collection Espaces publics, p.67-86, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150251v1</w:t>
+                <w:t xml:space="preserve">hal-04795482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2501,51 +2501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.094.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ana&#239;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Solange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Arthur Randrianantenaina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.094.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ana&#239;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Solange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Arthur Randrianantenaina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>