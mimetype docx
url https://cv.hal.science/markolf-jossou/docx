--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -1521,230 +1521,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivating inclusion and harvesting exclusion? A case study of an anarchist food cooperative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La résilience territoriale en pratique : cas de la gestion de la Covid-19 dans les Bouches-du-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gossart</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Anaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS 2023 : 39th EGOS Colloquium. "Organizing for the good life : between legacy and imagination"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS (European Group for Organization Studies), Jul 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Ascencia 2023 « La résilience dans tous ses états », CNIT, Collège de Paris, Paris La Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ascencia Business School, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156414v1</w:t>
+                <w:t xml:space="preserve">hal-04795544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience territoriale en pratique : cas de la gestion de la Covid-19 dans les Bouches-du-Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultivating inclusion and harvesting exclusion? A case study of an anarchist food cooperative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gautier Anaïs</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Banikema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ascencia 2023 « La résilience dans tous ses états », CNIT, Collège de Paris, Paris La Défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ascencia Business School, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">EGOS 2023 : 39th EGOS Colloquium. "Organizing for the good life : between legacy and imagination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS (European Group for Organization Studies), Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795544v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de management de la performance : quel potentiel pour la résilience des organisations publiques ?</w:t>
               </w:r>
@@ -2501,51 +2501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.094.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ana&#239;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Solange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Arthur Randrianantenaina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Banikema" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.094.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ana&#239;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Solange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenesley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Volia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Arthur Randrianantenaina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Gourbier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>