--- v1 (2026-03-28)
+++ v2 (2026-04-30)
@@ -564,277 +564,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major role of behavioral beliefs in the intention to use autonomous shuttles: A particular case of the theoretical framework acceptance</w:t>
+                <w:t xml:space="preserve">Role of Perceived Safety in Acceptance of Automated Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Massoulié</w:t>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurore Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Traffic and Transport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987845v1</w:t>
+                <w:t xml:space="preserve">hal-04987836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Perceived Safety in Acceptance of Automated Vehicle</w:t>
+                <w:t xml:space="preserve">The major role of behavioral beliefs in the intention to use autonomous shuttles: A particular case of the theoretical framework acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+                <w:t xml:space="preserve">Juliette Massoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lemonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natacha Métayer</w:t>
+                <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Traffic and Transport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987836v1</w:t>
+                <w:t xml:space="preserve">hal-04987845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité du véhicule autonome</w:t>
               </w:r>
@@ -1017,109 +1017,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les interactions véhicule- infrastructure-usager : les modèles de prédiction du comportement humain</w:t>
+                <w:t xml:space="preserve">From Autonomous Driving Acceptability to Autonomous Vehicles’ Functions Acceptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges « Données en sécurité routière ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Mandé, France</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAP, 2018, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986249v1</w:t>
+                <w:t xml:space="preserve">hal-05027466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The autonomous vehicles acceptability by other road users: A study among 1500 participants</w:t>
               </w:r>
@@ -1181,109 +1181,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Autonomous Driving Acceptability to Autonomous Vehicles’ Functions Acceptability</w:t>
+                <w:t xml:space="preserve">Mieux comprendre les interactions véhicule- infrastructure-usager : les modèles de prédiction du comportement humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Kraiem</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAP, 2018, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Journée d’échanges « Données en sécurité routière ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027466v1</w:t>
+                <w:t xml:space="preserve">hal-04986249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le véhicule personnel automatisé : Des acceptabilités pour des niveaux de délégation.</w:t>
               </w:r>
@@ -1733,77 +1733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Massoulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1860,51 +1860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vatan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2060,51 +2060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAM, celui qui conduit ce n’est pas celui qu’on croit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Haué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.(246)36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -2210,51 +2210,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’acceptabilité de l’application smartphone par les usagers. Pré-test à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,90 +2311,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kit d’évaluation de l’acceptabilité. Rapport de recherche EC2-5.2-1. Projet SAM « Sécurité et Acceptabilité de la Mobilité autonome »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renault; Cerema; VEDECOM. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2429,51 +2429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écomobilité par Véhicules Autonomes sur le territoire de Paris-Saclay. Évaluation des IHMs, Retours utilisateurs pour les services, Bilan et recommandations pour le déploiement des services. Tâche 7.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3888,51 +3888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2170368" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salladar&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massouli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Watteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Ferhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027466v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Page" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moessinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Roxane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vatan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de la Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dunez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chahir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanmarty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramon Leon Ojeda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Nicoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Heim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Mekhilef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2170368" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salladar&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massouli&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Watteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Ferhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Page" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moessinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Roxane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vatan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de la Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dunez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chahir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanmarty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramon Leon Ojeda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Nicoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Heim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Mekhilef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>