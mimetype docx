--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -564,277 +564,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Perceived Safety in Acceptance of Automated Vehicle</w:t>
+                <w:t xml:space="preserve">The major role of behavioral beliefs in the intention to use autonomous shuttles: A particular case of the theoretical framework acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+                <w:t xml:space="preserve">Juliette Massoulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Lemonnier</w:t>
+                <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Métayer</w:t>
+                <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Traffic and Transport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987836v1</w:t>
+                <w:t xml:space="preserve">hal-04987845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major role of behavioral beliefs in the intention to use autonomous shuttles: A particular case of the theoretical framework acceptance</w:t>
+                <w:t xml:space="preserve">Role of Perceived Safety in Acceptance of Automated Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Massoulié</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Traffic and Transport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987845v1</w:t>
+                <w:t xml:space="preserve">hal-04987836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité du véhicule autonome</w:t>
               </w:r>
@@ -1099,191 +1099,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The autonomous vehicles acceptability by other road users: A study among 1500 participants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux comprendre les interactions véhicule- infrastructure-usager : les modèles de prédiction du comportement humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAP, Jul 2018, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Journée d’échanges « Données en sécurité routière ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Mandé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027451v1</w:t>
+                <w:t xml:space="preserve">hal-04986249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les interactions véhicule- infrastructure-usager : les modèles de prédiction du comportement humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The autonomous vehicles acceptability by other road users: A study among 1500 participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges « Données en sécurité routière ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Mandé, France</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAP, Jul 2018, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986249v1</w:t>
+                <w:t xml:space="preserve">hal-05027451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le véhicule personnel automatisé : Des acceptabilités pour des niveaux de délégation.</w:t>
               </w:r>
@@ -1733,77 +1733,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Massoulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1860,51 +1860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vatan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2060,51 +2060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAM, celui qui conduit ce n’est pas celui qu’on croit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Haué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.(246)36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -2210,51 +2210,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’acceptabilité de l’application smartphone par les usagers. Pré-test à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,90 +2311,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kit d’évaluation de l’acceptabilité. Rapport de recherche EC2-5.2-1. Projet SAM « Sécurité et Acceptabilité de la Mobilité autonome »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Koustanaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renault; Cerema; VEDECOM. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2429,51 +2429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écomobilité par Véhicules Autonomes sur le territoire de Paris-Saclay. Évaluation des IHMs, Retours utilisateurs pour les services, Bilan et recommandations pour le déploiement des services. Tâche 7.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3888,51 +3888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2170368" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salladar&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massouli&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Watteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Ferhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986249v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Page" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moessinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Roxane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vatan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de la Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dunez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chahir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanmarty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramon Leon Ojeda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Nicoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Heim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Mekhilef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coeugnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2170368" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986527v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salladar&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Koustana&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massouli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha M&#233;tayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lemonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Watteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pauzie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyess Ferhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Page" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moessinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Roxane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vatan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de la Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dunez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hau&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chahir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Malin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souliman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanmarty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leon Ojeda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ramon Leon Ojeda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Nicoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Heim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Mekhilef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>