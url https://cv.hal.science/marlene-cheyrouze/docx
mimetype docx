--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -581,394 +581,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+                <w:t xml:space="preserve">Women with atypical schedules and ethical challenges: The case of nursing assistants in long-term care in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
+              <w:t xml:space="preserve">First edition of IDIVOSH, Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156157v1</w:t>
+                <w:t xml:space="preserve">hal-04156152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment travailler en espace ouvert ? Apports de l’analyse ergonomique dans 5 espaces de coworking.</w:t>
+                <w:t xml:space="preserve">Les espaces de travail ouverts : lieux d’interactions ou de bruits ? Analyse de l’activité dans des espaces de coworking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ACFAS : « 100 ans de savoirs pour un monde durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156145v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women with atypical schedules and ethical challenges: The case of nursing assistants in long-term care in France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Chêne</w:t>
+                <w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First edition of IDIVOSH, Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
+              <w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156152v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de travail ouverts : lieux d’interactions ou de bruits ? Analyse de l’activité dans des espaces de coworking</w:t>
+                <w:t xml:space="preserve">Comment travailler en espace ouvert ? Apports de l’analyse ergonomique dans 5 espaces de coworking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de l'ACFAS : « 100 ans de savoirs pour un monde durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681256v1</w:t>
+                <w:t xml:space="preserve">hal-04156145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engager les acteurs d'un service de soins dans la conception du travail en horaires atypiques : une démarche en faveur de la qualité de vie au travail</w:t>
               </w:r>
@@ -2813,51 +2813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E2F7840"/>
+    <w:nsid w:val="3D8E9842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3044,51 +3044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-cheyrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6919-0185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257255699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/58163408664000090414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sartori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.03.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118797ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103901" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939426v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Philippine Dargent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.06.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_36" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.19314" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-cheyrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6919-0185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257255699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/58163408664000090414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sartori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.03.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118797ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103901" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939426v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Philippine Dargent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.06.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_36" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.19314" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>