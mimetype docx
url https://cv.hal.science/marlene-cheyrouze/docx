--- v1 (2026-04-01)
+++ v2 (2026-05-05)
@@ -249,756 +249,756 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and intervention on atypical working hours through a gender lens: an agenda for future research.</w:t>
+                <w:t xml:space="preserve">Concentration et conversations téléphoniques: enjeux et solutions pour l'open space articulé au travail hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lefrançois</w:t>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248430v1</w:t>
+                <w:t xml:space="preserve">hal-05368175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration et conversations téléphoniques: enjeux et solutions pour l'open space articulé au travail hybride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articuler horaires atypiques et vie hors-travail au prisme du genre : développement d’un partenariat interdisciplinaire Québec-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Messing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
+                <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368175v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler horaires atypiques et vie hors-travail au prisme du genre : développement d’un partenariat interdisciplinaire Québec-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Research and intervention on atypical working hours through a gender lens: an agenda for future research.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+                <w:t xml:space="preserve">Marie-Ève Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368186v1</w:t>
+                <w:t xml:space="preserve">hal-05248430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women with atypical schedules and ethical challenges: The case of nursing assistants in long-term care in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comment travailler en espace ouvert ? Apports de l’analyse ergonomique dans 5 espaces de coworking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First edition of IDIVOSH, Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de l'ACFAS : « 100 ans de savoirs pour un monde durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156152v1</w:t>
+                <w:t xml:space="preserve">hal-04156145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de travail ouverts : lieux d’interactions ou de bruits ? Analyse de l’activité dans des espaces de coworking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681256v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les espaces de travail ouverts : lieux d’interactions ou de bruits ? Analyse de l’activité dans des espaces de coworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156157v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment travailler en espace ouvert ? Apports de l’analyse ergonomique dans 5 espaces de coworking.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Women with atypical schedules and ethical challenges: The case of nursing assistants in long-term care in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ACFAS : « 100 ans de savoirs pour un monde durable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">First edition of IDIVOSH, Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156145v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engager les acteurs d'un service de soins dans la conception du travail en horaires atypiques : une démarche en faveur de la qualité de vie au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journée annuelle de l’Institut Santé-Travail Paris-Est sur la thématique « Santé, travail et milieux de soins »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1023,51 +1023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation sociale et Temps de travail : une démarche participative basée sur le travail réel pour réinventer le travail futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1150,64 +1150,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenir sa concentration et gérer ses conversations téléphoniques en espace de travail ouvert : le cas du coworking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1235,239 +1235,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions sociales favorisées par le travail en aire ouverte ? Le cas des espaces de coworking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">(Re)concevoir les temps, le travail et les temps de travail à partir de la simulation : proposition théorique et méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (3-4), </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21-2 (21-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1118797ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12huw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248298v1</w:t>
+                <w:t xml:space="preserve">hal-04743040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)concevoir les temps, le travail et les temps de travail à partir de la simulation : proposition théorique et méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les interactions sociales favorisées par le travail en aire ouverte ? Le cas des espaces de coworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21-2 (21-2), </w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12huw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1118797ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743040v1</w:t>
+                <w:t xml:space="preserve">hal-05248298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing shift work: Proposal for a participatory approach deployed in a hospital setting and focusing on actual work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interruptions la nuit : mise en lumière du travail réel des soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1631,51 +1631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de nuit en 12 heures : un « scénario de travail » élaboré par les infirmiers dans un service de réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1754,64 +1754,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail dans les espaces ouverts et de coworking : deux études en ergonomie de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSST; Université Téluq. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1861,64 +1861,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et facteurs de la concentration dans le travail en aire ouverte. Une étude conduite dans des espaces de coworking au Québec.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès International de la Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Denis Réunion Réunion, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1943,64 +1943,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir le travail en horaires atypiques : proposition d’une démarche innovante en milieu hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280-287, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2025,51 +2025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design of Work in Atypical Schedules: A Social Innovation Approach in Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Préparer » la nuit de travail en 12 heures au début du poste pour gérer charge de travail et vigilance : le cas des infirmiers d’un service de réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,51 +2224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-hour shifts: determining the role of temporal flexibility allowed by extended work periods to manage sleepiness variations of nurses and nursing work requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,51 +2351,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceção do trabalho em horários atípicos: uma démarche de inovação social conduzida em meio hospitalar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/laboreal.19314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2422,51 +2422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de thèse. La conception du travail en horaires atypiques : une démarche d’innovation sociale conduite en milieu hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.7108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2525,51 +2525,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception du travail en horaires atypiques : une démarche d'innovation sociale conduite en milieu hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail - Toulouse II, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021TOU20041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2628,64 +2628,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-hour shifts: determining the role of temporal flexibility allowed by extended work periods to manage sleepiness variations of nurses and nursing work requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2813,51 +2813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D8E9842"/>
+    <w:nsid w:val="7EFB202B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3044,51 +3044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-cheyrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6919-0185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257255699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/58163408664000090414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sartori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.03.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118797ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103901" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939426v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Philippine Dargent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.06.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_36" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.19314" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-cheyrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6919-0185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257255699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/58163408664000090414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sartori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.03.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huw" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118797ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103901" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939426v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Philippine Dargent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.06.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_36" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.19314" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>