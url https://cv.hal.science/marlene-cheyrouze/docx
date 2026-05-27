--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -215,1629 +215,1754 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration et conversations téléphoniques: enjeux et solutions pour l'open space articulé au travail hybride</w:t>
+                <w:t xml:space="preserve">Réfléchir aux temps de travail atypiques sous l’angle des inégalités sociales et de genre en santé au travail : Résultats d’un World Café France-Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3, pp.269-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368175v1</w:t>
+                <w:t xml:space="preserve">hal-05613034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler horaires atypiques et vie hors-travail au prisme du genre : développement d’un partenariat interdisciplinaire Québec-France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Messing</w:t>
+                <w:t xml:space="preserve">Maintenir sa concentration et gérer ses conversations téléphoniques en espace de travail ouvert : le cas du coworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05368186v1</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2025.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and intervention on atypical working hours through a gender lens: an agenda for future research.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Messing</w:t>
+                <w:t xml:space="preserve">(Re)concevoir les temps, le travail et les temps de travail à partir de la simulation : proposition théorique et méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21-2 (21-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12huw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248430v1</w:t>
+                <w:t xml:space="preserve">hal-04743040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment travailler en espace ouvert ? Apports de l’analyse ergonomique dans 5 espaces de coworking.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les interactions sociales favorisées par le travail en aire ouverte ? Le cas des espaces de coworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ACFAS : « 100 ans de savoirs pour un monde durable »</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1118797ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156145v1</w:t>
+                <w:t xml:space="preserve">hal-05248298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing shift work: Proposal for a participatory approach deployed in a hospital setting and focusing on actual work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04156157v1</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.103901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de travail ouverts : lieux d’interactions ou de bruits ? Analyse de l’activité dans des espaces de coworking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les interruptions la nuit : mise en lumière du travail réel des soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Philippine Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04681256v1</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (119), pp.55-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women with atypical schedules and ethical challenges: The case of nursing assistants in long-term care in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Travail de nuit en 12 heures : un « scénario de travail » élaboré par les infirmiers dans un service de réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First edition of IDIVOSH, Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
-[...145 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.3073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sartori</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">halshs-03323050v1</w:t>
+                <w:t xml:space="preserve">hal-01804793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenir sa concentration et gérer ses conversations téléphoniques en espace de travail ouvert : le cas du coworking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Concentration et conversations téléphoniques: enjeux et solutions pour l'open space articulé au travail hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2025.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05112556v1</w:t>
+                <w:t xml:space="preserve">hal-05368175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)concevoir les temps, le travail et les temps de travail à partir de la simulation : proposition théorique et méthodologique</w:t>
+                <w:t xml:space="preserve">Articuler horaires atypiques et vie hors-travail au prisme du genre : développement d’un partenariat interdisciplinaire Québec-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Messing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743040v1</w:t>
+                <w:t xml:space="preserve">hal-05368186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions sociales favorisées par le travail en aire ouverte ? Le cas des espaces de coworking</w:t>
+                <w:t xml:space="preserve">Research and intervention on atypical working hours through a gender lens: an agenda for future research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Messing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Jeju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1118797ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05248298v1</w:t>
+                <w:t xml:space="preserve">hal-05248430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing shift work: Proposal for a participatory approach deployed in a hospital setting and focusing on actual work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les espaces de travail ouverts : lieux d’interactions ou de bruits ? Analyse de l’activité dans des espaces de coworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05294858v1</w:t>
+                <w:t xml:space="preserve">hal-04681256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interruptions la nuit : mise en lumière du travail réel des soignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Women with atypical schedules and ethical challenges: The case of nursing assistants in long-term care in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Philippine Dargent</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">First edition of IDIVOSH, Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939426v2</w:t>
+                <w:t xml:space="preserve">hal-04156152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail de nuit en 12 heures : un « scénario de travail » élaboré par les infirmiers dans un service de réanimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment travailler en espace ouvert ? Apports de l’analyse ergonomique dans 5 espaces de coworking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'ACFAS : « 100 ans de savoirs pour un monde durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01804793v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engager les acteurs d'un service de soins dans la conception du travail en horaires atypiques : une démarche en faveur de la qualité de vie au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Journée annuelle de l’Institut Santé-Travail Paris-Est sur la thématique « Santé, travail et milieux de soins »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation sociale et Temps de travail : une démarche participative basée sur le travail réel pour réinventer le travail futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIème congrès AIPTLF : Changement et innovations au travail : Quels enjeux pour les personnes et les organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail dans les espaces ouverts et de coworking : deux études en ergonomie de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRSST; Université Téluq. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1847,487 +1972,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et facteurs de la concentration dans le travail en aire ouverte. Une étude conduite dans des espaces de coworking au Québec.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès International de la Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Denis Réunion Réunion, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir le travail en horaires atypiques : proposition d’une démarche innovante en milieu hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280-287, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design of Work in Atypical Schedules: A Social Innovation Approach in Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Triennial Congress of International Ergonomics Association - IEA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Vancouver, France. 222, pp.259-266, 2021, 978-3-030-74610-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03323047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Préparer » la nuit de travail en 12 heures au début du poste pour gérer charge de travail et vigilance : le cas des infirmiers d’un service de réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Congrès de la Société d’Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-35, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-hour shifts: determining the role of temporal flexibility allowed by extended work periods to manage sleepiness variations of nurses and nursing work requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2016 Healthcare systems Ergonomics and Patient Safety Conference (HEPS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2337,171 +2462,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceção do trabalho em horários atípicos: uma démarche de inovação social conduzida em meio hospitalar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.19314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de thèse. La conception du travail en horaires atypiques : une démarche d’innovation sociale conduite en milieu hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.7108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2511,100 +2636,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception du travail en horaires atypiques : une démarche d'innovation sociale conduite en milieu hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail - Toulouse II, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021TOU20041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03346022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2614,138 +2739,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-hour shifts: determining the role of temporal flexibility allowed by extended work periods to manage sleepiness variations of nurses and nursing work requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th edition of HEPS (Healthcare Ergonomics and Patient Safety)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2813,51 +2938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EFB202B"/>
+    <w:nsid w:val="3FC3DB56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3044,51 +3169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-cheyrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6919-0185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257255699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/58163408664000090414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sartori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.03.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743040v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huw" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118797ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103901" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939426v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Philippine Dargent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.06.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_36" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.19314" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-cheyrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6919-0185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257255699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/58163408664000090414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05613034v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2025.03.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118797ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103901" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939426v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sartori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Philippine Dargent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.06.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_36" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.19314" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>