--- v0 (2026-03-09)
+++ v1 (2026-04-14)
@@ -66,4175 +66,4305 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse effects of the Bordeaux mixture copper‐based fungicide on the non‐target vineyard pest Lobesia botrana</w:t>
+                <w:t xml:space="preserve">Impact of heat stress on colony foundation in ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessie Garinie</w:t>
+                <w:t xml:space="preserve">Alice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Nusillard</w:t>
+                <w:t xml:space="preserve">Anika Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lelièvre</w:t>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia E Taranu</w:t>
+                <w:t xml:space="preserve">Irene Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Goubault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Libbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.20260016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.8195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2026.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615106v1</w:t>
+                <w:t xml:space="preserve">hal-05576059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐superparasitism, oviposition order, and delay: does offspring survival explain host exploitation strategies of females under interspecific competition in a solitary parasitoid wasp?</w:t>
+                <w:t xml:space="preserve">Adverse effects of the Bordeaux mixture copper‐based fungicide on the non‐target vineyard pest Lobesia botrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Mohamad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tessie Garinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nusillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia E Taranu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.13343⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.8195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243870v1</w:t>
+                <w:t xml:space="preserve">hal-04615106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublethal doses of pyriproxyfen stimulate reproduction and aggressive behavior in a non-target parasitoid wasp</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self‐superparasitism, oviposition order, and delay: does offspring survival explain host exploitation strategies of females under interspecific competition in a solitary parasitoid wasp?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156880⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171 (10), pp.765-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.13343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243895v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge hypothesis in insects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sublethal doses of pyriproxyfen stimulate reproduction and aggressive behavior in a non-target parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Laub</w:t>
+                <w:t xml:space="preserve">Solène Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony G.E. Mathiron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Manon Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 842, pp.156880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016970v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecdysteroids affect female reproductive status and outcome of contest over hosts in the parasitoid wasp Eupelmus vuilleti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony G.E. Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Dixneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Earley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125, pp.104819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2020.104819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ouzo effect: A tool to elaborate high-payload nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keep calm, we know each other: kin recognition affects aggressiveness and conflict resolution in a solitary parasitoid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The challenge hypothesis in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Tibbetts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Laub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony G.E. Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.104533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2019.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.03.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02140540v1</w:t>
+                <w:t xml:space="preserve">hal-03016970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed or flexible? Winner/loser effects vary with habitat quality in a parasitoid wasp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Keep calm, we know each other: kin recognition affects aggressiveness and conflict resolution in a solitary parasitoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony G.E. Mathiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Earley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryan Earley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-019-2688-6⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.103-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243878v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile hormone manipulation affects female reproductive status and aggressiveness in a non-social parasitoid wasp</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fixed or flexible? Winner/loser effects vary with habitat quality in a parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Earley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2019.01.006⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (6), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-019-2688-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140550v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm limitation affects sex allocation in a parasitoid wasp Nasonia vitripennis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Juvenile hormone manipulation affects female reproductive status and aggressiveness in a non-social parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony G.E. Mathiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Earley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12586⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 274, pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146274v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let the most motivated win: resource value components affect contest outcome in a parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony G.E. Mathiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (5), pp.1088-1095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/ary084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic costs of fighting and host exploitation in a seed-drilling parasitic wasp</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sperm limitation affects sex allocation in a parasitoid wasp Nasonia vitripennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Chirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.160887⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (5), pp.853-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146247v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do males choose their mates in the lekking moth Achroia grisella ? Influence of female body mass and male reproductive status on male mate choice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The metabolic costs of fighting and host exploitation in a seed-drilling parasitic wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arthur Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (21), pp.3955-3966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.160887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01738208v1</w:t>
+                <w:t xml:space="preserve">hal-02146247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Chemical Emission as a Weapon of Rearguard Action: A Game-Theoretic Model of Contest Behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Do males choose their mates in the lekking moth Achroia grisella ? Influence of female body mass and male reproductive status on male mate choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian Hardy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-017-0335-9⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492666v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recently mated males of a lek-mating insect intensify precopulatory mate guarding under male competition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volatile Chemical Emission as a Weapon of Rearguard Action: A Game-Theoretic Model of Contest Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Kassis</w:t>
+                <w:t xml:space="preserve">Mike Mesterton-Gibbons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Schmoll</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yao Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.04.012⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.2413-2449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-017-0335-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738214v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the evolution of winner and loser effects: A survey and prospectus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recently mated males of a lek-mating insect intensify precopulatory mate guarding under male competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.21 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01738227v1</w:t>
+                <w:t xml:space="preserve">hal-01738214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic sperm allocation in response to perceived sperm competition risk in a lekking insect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling the evolution of winner and loser effects: A survey and prospectus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Mesterton-Gibbons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.08.012⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 274, pp.33 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323284v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid composition of the bushcricket spermatophore and the function of courtship feeding: variable composition suggests a dynamic role of the nuptial gift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. M. D. Greenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 151, pp.463-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined Approach to Heat Stress Effect on Male Fertility in Nasonia vitripennis: From the Physiological Consequences on Spermatogenesis to the Reproductive Adjustment of Females Mated with Stressed Males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Chirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120656. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of direct interspecific competition on patch exploitation strategies in parasitoid wasps</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Strategic sperm allocation in response to perceived sperm competition risk in a lekking insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-014-3124-2⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312790v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do resource value and ownership status affect intensity and resolution of contests in a parasitoid wasp?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The effect of direct interspecific competition on patch exploitation strategies in parasitoid wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihad Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑paul Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12049⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 177 (1), pp.305-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-014-3124-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00864737v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male song as a predictor of the nuptial gift in bushcrickets: on the confounding influence of male choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D. Greenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (6), pp.1427-1434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Previous Experience and Contest Outcome: Winner Effects Persist in Absence of Evident Loser Effects in a Parasitoid Wasp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Do resource value and ownership status affect intensity and resolution of contests in a parasitoid wasp?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Decuignière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147, pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/667192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01320000v1</w:t>
+                <w:t xml:space="preserve">hal-00864737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wait or fight? Ownership asymmetry affects contest behaviors in a parasitoid wasp</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Previous Experience and Contest Outcome: Winner Effects Persist in Absence of Evident Loser Effects in a Parasitoid Wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Decuignière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/ars125⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (3), pp.364-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/667192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769149v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agonistic interactions and their implications for parasitoid species coexistence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wait or fight? Ownership asymmetry affects contest behaviors in a parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arr098⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 23, pp.1330-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ars125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662109v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdominal sensory equipment involved in external host discrimination in a solitary parasitoid wasp.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agonistic interactions and their implications for parasitoid species coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jemt.21007⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arr098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00730145v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can subjective resource value affect aggressiveness and contest outcome in parasitoid wasps?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdominal sensory equipment involved in external host discrimination in a solitary parasitoid wasp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.06.022⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (12), pp.1145-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.21007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550999v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elusive paradox: owner–intruder roles, strategies, and outcomes in parasitoid contests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Can subjective resource value affect aggressiveness and contest outcome in parasitoid wasps?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20, pp.296-304. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80, pp.629-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arp007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402621v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile chemical release by bethylid wasps: identity, phylogeny, anatomy and behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The elusive paradox: owner–intruder roles, strategies, and outcomes in parasitoid contests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan T. Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. W. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.296-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arp007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315865v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of offspring value: maternal defence in parasitoid contests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Volatile chemical release by bethylid wasps: identity, phylogeny, anatomy and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian C.W. Hardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tim P. Batchelor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert S.T. Linforth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Fritzsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94, pp.837-852</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05492709v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encountering competitors reduces clutch size and increases offspring size in a parasitoid with female–female fighting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Host Value Influence Female Aggressiveness, Contest Outcome and Fitness Gain in Parasitoids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian C.W Hardy</w:t>
+                <w:t xml:space="preserve">Marlene Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2007.0867⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 113 (4), pp.334-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2006.01325.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492701v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Host Value Influence Female Aggressiveness, Contest Outcome and Fitness Gain in Parasitoids?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Boivin</w:t>
+                <w:t xml:space="preserve">Deuterium marking of chemical emissions: detectability and fitness consequences of a novel technique for insect behavioural studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 113 (4), pp.334-343. </w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 125 (3), pp.285-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2006.01325.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.2007.00629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492719v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium marking of chemical emissions: detectability and fitness consequences of a novel technique for insect behavioural studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The importance of offspring value: maternal defence in parasitoid contests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian Hardy</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C.W. Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.2007.00629.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74 (3), pp.437-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2006.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492715v1</w:t>
+                <w:t xml:space="preserve">hal-05492709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile emission by contest losers revealed by real-time chemical analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Encountering competitors reduces clutch size and increases offspring size in a parasitoid with female–female fighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Taylor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Alexandra F.S Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C.W Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 273 (1603), pp.2853-2859. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3655⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 274 (1625), pp.2571-2577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2007.0867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492730v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch exploitation strategies of parasitic wasps under intraspecific competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Volatile emission by contest losers revealed by real-time chemical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Batchelor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert S.T Linforth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C.W Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/ari043⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1603), pp.2853-2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492737v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patch exploitation strategies of parasitic wasps under intraspecific competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (4), pp.693-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ari043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parasitoids flip a coin before deciding to superparasitize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 73, pp.802-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4244,539 +4374,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter eight - How host plant and fluctuating environments affect insect reproductive strategies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Louâpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Sauvion, D. Thiéry &amp; P.-A. Calatayud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect-Plant Interactions in a Crop Protection Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81 (1.ed.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-287, 2017, Advances in Botanical Research, 978-0-12-803318-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hymenopteran contests and agonistic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C. W. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim P. Batchelor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Contests,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.47-85, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of animal contest data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Briffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C. W. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gammell Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Contests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.147-177, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of animal contest data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Briffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C. W. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gammell Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Contests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4923,51 +5053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nusillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia E Taranu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mohamad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13343" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaunay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tibbetts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Laub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2019.05.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dixneuf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Earley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104819" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Exbrayat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2688-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.01.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boisseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.160887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Burlaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12471" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492666v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mesterton-Gibbons" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hardy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0335-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jarrige" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kassis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmoll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.02.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Riemann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihad Mohamad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;paul Monge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3124-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Monge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L51QRTF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greenfield" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.03.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STQS4196-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decuigni&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667192" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourlot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.21007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V9H62VX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.06.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NML7THDF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bentley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan T. Hull" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Batchelor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S.T. Linforth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fritzsche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scott" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W. Hardy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.11.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L029XJG4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra F.S Mack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W Hardy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0867" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Goubault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2006.01325.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RCG33WK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2007.00629.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX7GNDPP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Batchelor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S.T Linforth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Taylor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3655" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari043" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065229616300945" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864046v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Briffa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gammell Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Jennings" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Libbrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2026.0016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nusillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia E Taranu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mohamad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13343" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dixneuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Earley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104819" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tibbetts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Laub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2019.05.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pottier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Exbrayat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2688-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boisseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.160887" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Burlaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12471" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mesterton-Gibbons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0335-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jarrige" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kassis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmoll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.04.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.02.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Riemann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihad Mohamad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;paul Monge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3124-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greenfield" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.03.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STQS4196-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Monge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L51QRTF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decuigni&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667192" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars125" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourlot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.21007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V9H62VX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.06.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NML7THDF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bentley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan T. Hull" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Batchelor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S.T. Linforth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fritzsche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Goubault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2006.01325.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RCG33WK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2007.00629.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX7GNDPP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W. Hardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.11.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L029XJG4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra F.S Mack" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W Hardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0867" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Batchelor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S.T Linforth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Taylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari043" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065229616300945" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864057v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Briffa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gammell Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Jennings" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>