--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -1776,278 +1776,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recently mated males of a lek-mating insect intensify precopulatory mate guarding under male competition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tim Schmoll</w:t>
+                <w:t xml:space="preserve">Modeling the evolution of winner and loser effects: A survey and prospectus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Mesterton-Gibbons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.04.012⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 274, pp.33 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738214v1</w:t>
+                <w:t xml:space="preserve">hal-01738227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the evolution of winner and loser effects: A survey and prospectus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yao Dai</w:t>
+                <w:t xml:space="preserve">Recently mated males of a lek-mating insect intensify precopulatory mate guarding under male competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 274, pp.33 - 44. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.21 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2016.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738227v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acid composition of the bushcricket spermatophore and the function of courtship feeding: variable composition suggests a dynamic role of the nuptial gift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,90 +2267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic sperm allocation in response to perceived sperm competition risk in a lekking insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109, pp.81-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2495,497 +2495,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male song as a predictor of the nuptial gift in bushcrickets: on the confounding influence of male choice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Jarrige</w:t>
+                <w:t xml:space="preserve">Do resource value and ownership status affect intensity and resolution of contests in a parasitoid wasp?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D. Greenfield</w:t>
+                <w:t xml:space="preserve">Jean-Paul Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85 (6), pp.1427-1434. </w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147, pp.99-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eea.12049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864667v1</w:t>
+                <w:t xml:space="preserve">hal-00864737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do resource value and ownership status affect intensity and resolution of contests in a parasitoid wasp?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rihab Mohamad</w:t>
+                <w:t xml:space="preserve">Male song as a predictor of the nuptial gift in bushcrickets: on the confounding influence of male choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Monge</w:t>
+                <w:t xml:space="preserve">Michael D. Greenfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 147, pp.99-109. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (6), pp.1427-1434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864737v1</w:t>
+                <w:t xml:space="preserve">hal-00864667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Previous Experience and Contest Outcome: Winner Effects Persist in Absence of Evident Loser Effects in a Parasitoid Wasp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wait or fight? Ownership asymmetry affects contest behaviors in a parasitoid wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Decuignière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/667192⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.1330-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/ars125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320000v1</w:t>
+                <w:t xml:space="preserve">hal-00769149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wait or fight? Ownership asymmetry affects contest behaviors in a parasitoid wasp</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Previous Experience and Contest Outcome: Winner Effects Persist in Absence of Evident Loser Effects in a Parasitoid Wasp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Decuignière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23, pp.1330-1337. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180 (3), pp.364-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/ars125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/667192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769149v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agonistic interactions and their implications for parasitoid species coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3191,51 +3191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can subjective resource value affect aggressiveness and contest outcome in parasitoid wasps?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3530,272 +3530,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Host Value Influence Female Aggressiveness, Contest Outcome and Fitness Gain in Parasitoids?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Boivin</w:t>
+                <w:t xml:space="preserve">Deuterium marking of chemical emissions: detectability and fitness consequences of a novel technique for insect behavioural studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2006.01325.x⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 125 (3), pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.2007.00629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492719v1</w:t>
+                <w:t xml:space="preserve">hal-05492715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium marking of chemical emissions: detectability and fitness consequences of a novel technique for insect behavioural studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Hardy</w:t>
+                <w:t xml:space="preserve">Does Host Value Influence Female Aggressiveness, Contest Outcome and Fitness Gain in Parasitoids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 125 (3), pp.285-296. </w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 113 (4), pp.334-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.2007.00629.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2006.01325.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492715v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of offspring value: maternal defence in parasitoid contests</w:t>
               </w:r>
@@ -4157,64 +4157,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Goubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (4), pp.693-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5053,51 +5053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Libbrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2026.0016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nusillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia E Taranu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mohamad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13343" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dixneuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Earley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104819" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tibbetts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Laub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2019.05.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pottier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Exbrayat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2688-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boisseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.160887" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Burlaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12471" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mesterton-Gibbons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0335-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jarrige" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kassis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmoll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.04.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.02.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Riemann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihad Mohamad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;paul Monge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3124-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greenfield" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.03.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STQS4196-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Monge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L51QRTF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320000v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decuigni&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667192" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars125" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourlot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.21007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V9H62VX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.06.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NML7THDF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bentley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan T. Hull" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Batchelor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S.T. Linforth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fritzsche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Goubault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2006.01325.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RCG33WK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2007.00629.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX7GNDPP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W. Hardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.11.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L029XJG4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra F.S Mack" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W Hardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0867" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Batchelor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S.T Linforth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Taylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari043" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065229616300945" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864057v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Briffa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gammell Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Jennings" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Libbrecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2026.0016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessie Garinie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nusillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia E Taranu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243870v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Mohamad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13343" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Li&#233;geois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971516v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dixneuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Earley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2020.104819" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tibbetts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Laub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2019.05.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pottier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.03.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Exbrayat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2688-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2019.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ary084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boisseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arthur Woods" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.160887" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Burlaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12471" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mesterton-Gibbons" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0335-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2016.02.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738214v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jarrige" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kassis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmoll" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.04.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. M. D. Greenfield" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.08.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Riemann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihad Mohamad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;paul Monge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3124-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Monge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12049" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4L51QRTF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Greenfield" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.03.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STQS4196-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769149v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ars125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Decuigni&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667192" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cortesero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourlot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.21007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V9H62VX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.06.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NML7THDF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bentley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan T. Hull" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. W. Hardy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Batchelor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Romani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S.T. Linforth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fritzsche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2007.00629.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RX7GNDPP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Goubault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poinsot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2006.01325.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RCG33WK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W. Hardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2006.11.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L029XJG4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra F.S Mack" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W Hardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2007.0867" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Batchelor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S.T Linforth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Taylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3655" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/ari043" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rajon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0065229616300945" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864057v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Briffa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gammell Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Jennings" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clarke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>