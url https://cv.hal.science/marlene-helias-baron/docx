--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1129,173 +1129,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Michèle Fournier, Daniel Le Blévec et Julien Théry (dir.), L’Église et la chair (XIIe-XVe siècle), Toulouse, Éd. Privat, 2019 (Cahiers de Fanjeaux, n° 52). ISBN : 978-2-7089-3457-3</w:t>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Michel Lauwers (dir.), Labeur, production et économie monastique dans l’Occident médiéval de la règle de saint Benoît aux cisterciens, Turnhout, Brepols, 2021 (Collection d’études médiévales de Nices, vol. 17). ISBN : 978-2-503-59270-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 108 (1), pp.167-169</w:t>
+              <w:t xml:space="preserve">, 2022, 108 (2), pp.337-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405073v1</w:t>
+                <w:t xml:space="preserve">hal-04405079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Michel Lauwers (dir.), Labeur, production et économie monastique dans l’Occident médiéval de la règle de saint Benoît aux cisterciens, Turnhout, Brepols, 2021 (Collection d’études médiévales de Nices, vol. 17). ISBN : 978-2-503-59270-1</w:t>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Michèle Fournier, Daniel Le Blévec et Julien Théry (dir.), L’Église et la chair (XIIe-XVe siècle), Toulouse, Éd. Privat, 2019 (Cahiers de Fanjeaux, n° 52). ISBN : 978-2-7089-3457-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 108 (2), pp.337-338</w:t>
+              <w:t xml:space="preserve">, 2022, 108 (1), pp.167-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405079v1</w:t>
+                <w:t xml:space="preserve">hal-04405073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pey de La Fita et son manuel de gestion du patrimoine de l'archiprêtré de Lesparre et de l'église de Saint-Estèphe (milieu du XIVe siècle)</w:t>
               </w:r>
@@ -1344,694 +1344,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03937415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Olivier Hanne, L’Alcoran. Comment l’Europe a découvert le Coran, Paris, Belin, 689 p. ISBN : 978-2-7011-9804-0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.135-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Arnaud Baudin, Paul Benoit, Joséphine Rouillard et Benoît Rouzeau (dir.), L’industrie cistercienne (XIIe-XXIe siècle). Actes du colloque international Troyes – Abbaye de Clairvaux, 1er-5 septembre 2015, Paris, Somogy éditions d’art, 2019, 415 p. ISBN : 978-2-7572-1135-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.155-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’implication des cisterciennes dans la vie religieuse urbaine. Saint-Antoine-des-Champs et Paris au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La religion des Parisiens, 60, p. 9-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhu.060.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Olivier Hanne, L’Alcoran. Comment l’Europe a découvert le Coran, Paris, Belin, 689 p. ISBN : 978-2-7011-9804-0</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Jean-Loup Lemaitre, Precamur fraternitatem vestram. Autour des livres, du nécrologe au martyrologe. Choix d’articles publiés de 1984 à 2009. Textes réunis par Patrick Henriet avec la collaboration de Pauline Bouchaud, Genève, Librairie Droz, 2019, 714 p. (École pratique des hautes études. Sciences historiques et philologiques- V. Hautes études médiévales et modernes, 112). ISBN : 9878-2-600-05737-0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 107 (1), pp.135-136</w:t>
+              <w:t xml:space="preserve">, 2021, 107 (2), pp.330-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Arnaud Baudin, Paul Benoit, Joséphine Rouillard et Benoît Rouzeau (dir.), L’industrie cistercienne (XIIe-XXIe siècle). Actes du colloque international Troyes – Abbaye de Clairvaux, 1er-5 septembre 2015, Paris, Somogy éditions d’art, 2019, 415 p. ISBN : 978-2-7572-1135-9</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Véronique Gazeau (dir.), L’abbaye de Savigny (1112-2012) : un chef d’ordre anglo-normand, actes du colloque international de Cerisy-la-Salle (3-6 octobre 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.239-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.7907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acquisitions d’eau et de droits sur l’eau dans les actes des quatre premières filles de Cîteaux au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Cisterciens et l'eau. Hommage à Paul Benoit, 71 (1-4), pp.57-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03326504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’individu face à la gestion d’un patrimoine : la rédaction de « livres de gestion » au XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bretthauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Du nouveau en archives, 76, pp.25-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.9804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manuel de l’archiprêtre de Lesparre (diocèse de Bordeaux). Un aide-mémoire pour la gestion d’un patrimoine ecclésiastique dans la deuxième moitié du XIV e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 107 (1), pp.155-156</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 103 (1), pp.67-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHEF.5.113688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...191 lines deleted...]
-                <w:t xml:space="preserve">Les acquisitions d’eau et de droits sur l’eau dans les actes des quatre premières filles de Cîteaux au XIIe siècle</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vicissitudes des monastères cisterciens des diocèses d’Auxerre et de Sens aux XIVe et XVe siècles d’après les sources diplomatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cîteaux Commentarii Cistercienses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les Cisterciens et l'eau. Hommage à Paul Benoit, 71 (1-4), pp.57-72</w:t>
-[...236 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 - fasc. 1-2, pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2116,173 +2116,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Cartulaire de Saint-Melaine de Rennes suivi de 51 chartes originales. Édité par Chantal Reydellet,Monique Chauvin-Lechaptois et Julien Bachelier. Rennes, Presses universitaires de Bretagne-Société d’histoire et d’archéologie de Bretagne, 2015 (Sources médiévales de l’histoire de Bretagne, 5.)</w:t>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècle). Actes du colloque international de Cerisy (Cerisy, 29 septembre-2 octobre 2010). Sous la direction de Julia Barrow, Fabrice Delivré et Véronique Gazeau. Caen : Presses universitaires de Caen, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.557-58</w:t>
+              <w:t xml:space="preserve">, 2015, pp.550-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398522v1</w:t>
+                <w:t xml:space="preserve">hal-04398506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècle). Actes du colloque international de Cerisy (Cerisy, 29 septembre-2 octobre 2010). Sous la direction de Julia Barrow, Fabrice Delivré et Véronique Gazeau. Caen : Presses universitaires de Caen, 2015</w:t>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Cartulaire de Saint-Melaine de Rennes suivi de 51 chartes originales. Édité par Chantal Reydellet,Monique Chauvin-Lechaptois et Julien Bachelier. Rennes, Presses universitaires de Bretagne-Société d’histoire et d’archéologie de Bretagne, 2015 (Sources médiévales de l’histoire de Bretagne, 5.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.550-551</w:t>
+              <w:t xml:space="preserve">, 2015, pp.557-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398506v1</w:t>
+                <w:t xml:space="preserve">hal-04398522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Classer, dire, compter. Discipline du chiffre et fabrique d’une norme comptable à la fin du Moyen Âge. Colloque des des 10 et 11 octobre 2012. Sous la direction d’Olivier Mattéoni et Patrice Beck. Paris : Institut de la gestion publique et du développement économique, Comité pour l’histoire économique et financière de la France, 2015</w:t>
               </w:r>
@@ -3177,234 +3177,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04966310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La circulation des manuscrits entre Paris et Londres (XIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Les circulations entre Paris et Londres au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Bourgne; Julie Claustre; Frédérique Lachaud; Klaus Oschema, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prieurés et dépendances de l’abbaye de Cluny en Angleterre, Écosse et Pays de Galles : contrôle et gestion à distance (XIe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cluny et l’économie. L’abbaye médiévale entre la Bourgogne et l’Europe - Cluny und die Wirtschaft. Die mittelalterliche Abtei zwischen Burgund und Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Barret; Jörg Oberste, Jun 2024, Cluny en Bourgogne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de la typologie : le ‘Petit cartulaire’ de Saint-Magloire (fin du XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de l'IRHT - "Manuscrits et frontières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claudia Rabel; Jérémy Delmulle, Jun 2024, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849007v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04849020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbayes en marge ou abbayes des marges ? Abbayes cisterciennes et pouvoirs laïques en Champagne et en Bourgogne au XIIe siècle</w:t>
               </w:r>
@@ -3591,165 +3591,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les rouleaux de l’abbaye cistercienne de Chaalis. Des documents polymorphes pour des usages multiples (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Fonctions des cartulaires-rouleaux : approches sociales et contextuelles d'un genre documentaire », Metz, le 25 et 26 mars 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots de l’eau dans les actes des quatre premières filles de Cîteaux au XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Les cisterciens et l’exploitation des ressources 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523167v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03224016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement de la « Montagne » et de ses abords par Saint-Victor et Sainte-Geneviève aux XIIe et XIIIe siècles</w:t>
               </w:r>
@@ -4914,50 +4914,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La documentation des interstices. Copies et insertions de documents de gestion dans les livres (xiie-xve siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étudier les humanités aujourd’hui. Nouveaux enjeux, nouvelles méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 535, Classiques Garnier, pp.349-374, 2022, Rencontres, 978-2-406-12632-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03696077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'aménagement de la &amp;quot;Montagne&amp;quot; et de ses abords par Saint-Victor et Sainte-Geneviève aux XIIe et XIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4970,199 +5039,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Bériou; Marie-Céline Isaïa; Michel Sot; Nicolas Grimal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sainte Geneviève. Histoire et mémoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, pp.205-239, 2022, 9782877546959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rouleaux de Chaalis : des documents polymorphes pour des usages multiples (XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Renault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cartulaire-rouleau dans la France médiévale (XIe – XVe siècles). Recueil de travaux du projet ROTULUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889831v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03696077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre érudition et généalogie. Les transcriptions du comte de Chastellux à la fin du XIXe et au début du XXe siècle</w:t>
               </w:r>
@@ -5215,173 +5215,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chirographes dans les fonds des abbayes cisterciennes de La Ferté, Pontigny, Clairvaux et Morimond (XIIe siècle)</w:t>
+                <w:t xml:space="preserve">Un chirographe de l’abbaye cistercienne de Morimond (1168)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Morelle; Chantal Senséby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une mémoire partagée. Recherches sur les chirographes en milieu ecclésiastique (France et Lotharingie, Xe-mi XIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 114, Librairie Droz, pp.239-260, 2019, Hautes Etudes médiévales et modernes, 978-2-600-05744-8</w:t>
+              <w:t xml:space="preserve">, 114, Librairie Droz, pp.481-494, 2019, Hautes Etudes médiévales et modernes, 978-2-600-05744-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936286v1</w:t>
+                <w:t xml:space="preserve">hal-02936291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chirographe de l’abbaye cistercienne de Morimond (1168)</w:t>
+                <w:t xml:space="preserve">Les chirographes dans les fonds des abbayes cisterciennes de La Ferté, Pontigny, Clairvaux et Morimond (XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Morelle; Chantal Senséby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une mémoire partagée. Recherches sur les chirographes en milieu ecclésiastique (France et Lotharingie, Xe-mi XIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 114, Librairie Droz, pp.481-494, 2019, Hautes Etudes médiévales et modernes, 978-2-600-05744-8</w:t>
+              <w:t xml:space="preserve">, 114, Librairie Droz, pp.239-260, 2019, Hautes Etudes médiévales et modernes, 978-2-600-05744-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936291v1</w:t>
+                <w:t xml:space="preserve">hal-02936286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une déclaration des biens de Notre-Dame du Val (1362) Exigences fiscales, reconstruction seigneuriale et pratiques documentaires</w:t>
               </w:r>
@@ -6313,51 +6313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10E9002E"/>
+    <w:nsid w:val="6FDC0915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6544,51 +6544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-helias-baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3185-0783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101878729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208215790" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432076261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbma-project.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saint-bertin.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wasserzeichen-online.de/wzis/index.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-19-CE27-0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/seminaires/paris-au-moyen-age" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne H&#233;lias-Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.1045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.301.0197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.28131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405003v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.7907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9804" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.113688" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xpv" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.101160" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F02F526BA209B9D661FA8E65D6EE64739A63E109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.031.0181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cloppet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/lem-cercor/publications/collection.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/ARTEM" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696077v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936286v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/523702" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110645125-004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133554v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03937486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA010611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04515489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-helias-baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3185-0783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101878729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208215790" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432076261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbma-project.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saint-bertin.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wasserzeichen-online.de/wzis/index.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-19-CE27-0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/seminaires/paris-au-moyen-age" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne H&#233;lias-Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.1045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.301.0197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.28131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.7907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9804" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.113688" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xpv" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.101160" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F02F526BA209B9D661FA8E65D6EE64739A63E109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.031.0181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cloppet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/lem-cercor/publications/collection.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/ARTEM" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/523702" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110645125-004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133554v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03937486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA010611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04515489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>