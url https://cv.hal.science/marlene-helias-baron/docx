--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -6313,51 +6313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FDC0915"/>
+    <w:nsid w:val="83227564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>