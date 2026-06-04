--- v2 (2026-05-14)
+++ v3 (2026-06-04)
@@ -1129,173 +1129,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Michel Lauwers (dir.), Labeur, production et économie monastique dans l’Occident médiéval de la règle de saint Benoît aux cisterciens, Turnhout, Brepols, 2021 (Collection d’études médiévales de Nices, vol. 17). ISBN : 978-2-503-59270-1</w:t>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Michèle Fournier, Daniel Le Blévec et Julien Théry (dir.), L’Église et la chair (XIIe-XVe siècle), Toulouse, Éd. Privat, 2019 (Cahiers de Fanjeaux, n° 52). ISBN : 978-2-7089-3457-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 108 (2), pp.337-338</w:t>
+              <w:t xml:space="preserve">, 2022, 108 (1), pp.167-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405079v1</w:t>
+                <w:t xml:space="preserve">hal-04405073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Michèle Fournier, Daniel Le Blévec et Julien Théry (dir.), L’Église et la chair (XIIe-XVe siècle), Toulouse, Éd. Privat, 2019 (Cahiers de Fanjeaux, n° 52). ISBN : 978-2-7089-3457-3</w:t>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Michel Lauwers (dir.), Labeur, production et économie monastique dans l’Occident médiéval de la règle de saint Benoît aux cisterciens, Turnhout, Brepols, 2021 (Collection d’études médiévales de Nices, vol. 17). ISBN : 978-2-503-59270-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 108 (1), pp.167-169</w:t>
+              <w:t xml:space="preserve">, 2022, 108 (2), pp.337-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405073v1</w:t>
+                <w:t xml:space="preserve">hal-04405079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pey de La Fita et son manuel de gestion du patrimoine de l'archiprêtré de Lesparre et de l'église de Saint-Estèphe (milieu du XIVe siècle)</w:t>
               </w:r>
@@ -1344,251 +1344,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03937415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Olivier Hanne, L’Alcoran. Comment l’Europe a découvert le Coran, Paris, Belin, 689 p. ISBN : 978-2-7011-9804-0</w:t>
+                <w:t xml:space="preserve">L’implication des cisterciennes dans la vie religieuse urbaine. Saint-Antoine-des-Champs et Paris au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La religion des Parisiens, 60, p. 9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.060.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Arnaud Baudin, Paul Benoit, Joséphine Rouillard et Benoît Rouzeau (dir.), L’industrie cistercienne (XIIe-XXIe siècle). Actes du colloque international Troyes – Abbaye de Clairvaux, 1er-5 septembre 2015, Paris, Somogy éditions d’art, 2019, 415 p. ISBN : 978-2-7572-1135-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 107 (1), pp.135-136</w:t>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Arnaud Baudin, Paul Benoit, Joséphine Rouillard et Benoît Rouzeau (dir.), L’industrie cistercienne (XIIe-XXIe siècle). Actes du colloque international Troyes – Abbaye de Clairvaux, 1er-5 septembre 2015, Paris, Somogy éditions d’art, 2019, 415 p. ISBN : 978-2-7572-1135-9</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Olivier Hanne, L’Alcoran. Comment l’Europe a découvert le Coran, Paris, Belin, 689 p. ISBN : 978-2-7011-9804-0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 107 (1), pp.155-156</w:t>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.135-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.060.0011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03259945v1</w:t>
+                <w:t xml:space="preserve">hal-04405003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Jean-Loup Lemaitre, Precamur fraternitatem vestram. Autour des livres, du nécrologe au martyrologe. Choix d’articles publiés de 1984 à 2009. Textes réunis par Patrick Henriet avec la collaboration de Pauline Bouchaud, Genève, Librairie Droz, 2019, 714 p. (École pratique des hautes études. Sciences historiques et philologiques- V. Hautes études médiévales et modernes, 112). ISBN : 9878-2-600-05737-0</w:t>
               </w:r>
@@ -2116,173 +2116,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècle). Actes du colloque international de Cerisy (Cerisy, 29 septembre-2 octobre 2010). Sous la direction de Julia Barrow, Fabrice Delivré et Véronique Gazeau. Caen : Presses universitaires de Caen, 2015</w:t>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Cartulaire de Saint-Melaine de Rennes suivi de 51 chartes originales. Édité par Chantal Reydellet,Monique Chauvin-Lechaptois et Julien Bachelier. Rennes, Presses universitaires de Bretagne-Société d’histoire et d’archéologie de Bretagne, 2015 (Sources médiévales de l’histoire de Bretagne, 5.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.550-551</w:t>
+              <w:t xml:space="preserve">, 2015, pp.557-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398506v1</w:t>
+                <w:t xml:space="preserve">hal-04398522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Cartulaire de Saint-Melaine de Rennes suivi de 51 chartes originales. Édité par Chantal Reydellet,Monique Chauvin-Lechaptois et Julien Bachelier. Rennes, Presses universitaires de Bretagne-Société d’histoire et d’archéologie de Bretagne, 2015 (Sources médiévales de l’histoire de Bretagne, 5.)</w:t>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Autour de Lanfranc (1010-2010). Réforme et réformateurs dans l’Europe du Nord-Ouest (XIe-XIIe siècle). Actes du colloque international de Cerisy (Cerisy, 29 septembre-2 octobre 2010). Sous la direction de Julia Barrow, Fabrice Delivré et Véronique Gazeau. Caen : Presses universitaires de Caen, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.557-58</w:t>
+              <w:t xml:space="preserve">, 2015, pp.550-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398522v1</w:t>
+                <w:t xml:space="preserve">hal-04398506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Classer, dire, compter. Discipline du chiffre et fabrique d’une norme comptable à la fin du Moyen Âge. Colloque des des 10 et 11 octobre 2012. Sous la direction d’Olivier Mattéoni et Patrice Beck. Paris : Institut de la gestion publique et du développement économique, Comité pour l’histoire économique et financière de la France, 2015</w:t>
               </w:r>
@@ -3177,234 +3177,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04966310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux frontières de la typologie : le ‘Petit cartulaire’ de Saint-Magloire (fin du XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique de l'IRHT - "Manuscrits et frontières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudia Rabel; Jérémy Delmulle, Jun 2024, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La circulation des manuscrits entre Paris et Londres (XIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Les circulations entre Paris et Londres au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Bourgne; Julie Claustre; Frédérique Lachaud; Klaus Oschema, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prieurés et dépendances de l’abbaye de Cluny en Angleterre, Écosse et Pays de Galles : contrôle et gestion à distance (XIe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluny et l’économie. L’abbaye médiévale entre la Bourgogne et l’Europe - Cluny und die Wirtschaft. Die mittelalterliche Abtei zwischen Burgund und Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Barret; Jörg Oberste, Jun 2024, Cluny en Bourgogne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849020v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04849007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbayes en marge ou abbayes des marges ? Abbayes cisterciennes et pouvoirs laïques en Champagne et en Bourgogne au XIIe siècle</w:t>
               </w:r>
@@ -3591,165 +3591,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots de l’eau dans les actes des quatre premières filles de Cîteaux au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Les cisterciens et l’exploitation des ressources 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les rouleaux de l’abbaye cistercienne de Chaalis. Des documents polymorphes pour des usages multiples (XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Fonctions des cartulaires-rouleaux : approches sociales et contextuelles d'un genre documentaire », Metz, le 25 et 26 mars 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224016v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03523167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement de la « Montagne » et de ses abords par Saint-Victor et Sainte-Geneviève aux XIIe et XIIIe siècles</w:t>
               </w:r>
@@ -4583,963 +4583,1061 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des moines et des actes. Les pratiques de l'écrit diplomatique chez les cisterciens au XIIe siècle (La Ferté, Pontigny, Clairvaux, Morimond)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2026, 978-2-503-61813-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05642281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique : « Mondes anciens et médiévaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de conjoncture du Comité National de la Recherche Scientifique – Édition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.753-777, 2025, 978-2-271-15362-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05524267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exercice de la justice par les cisterciens (fin XIIe-XVe siècles) : le cas de l'abbaye de Reigny (Vermenton)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Fray; Philippe Castagnetti; Sylvain Excoffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés religieuses, justice et sociétés (Antiquité - XVIIIe siècle). Actes du Xe Colloque international du CERCOR - Colloweb, 16-19 juin 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association de soutien au CERCOR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-148, 2023, Communautés, congrégations et ordre religieux, 978-2-9565706-3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de soutien au CERCOR</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04066303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartulaire-rouleau de l’abbaye d’Eaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Renault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil des cartulaires-rouleaux français antérieurs au XIVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Tome I, Introduction. Établissements réguliers des provinces de Narbonne, Aix, Arles, Embrun et Vienne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Tome I, Introduction. Établissements réguliers des provinces de Narbonne, Aix, Arles, Embrun et Vienne</w:t>
+                <w:t xml:space="preserve">hal-03920973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement de la &amp;quot;Montagne&amp;quot; et de ses abords par Saint-Victor et Sainte-Geneviève aux XIIe et XIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Bériou; Marie-Céline Isaïa; Michel Sot; Nicolas Grimal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sainte Geneviève. Histoire et mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, pp.205-239, 2022, 9782877546959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rouleaux de Chaalis : des documents polymorphes pour des usages multiples (XIIIe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Renault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cartulaire-rouleau dans la France médiévale (XIe – XVe siècles). Recueil de travaux du projet ROTULUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation des interstices. Copies et insertions de documents de gestion dans les livres (xiie-xve siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudier les humanités aujourd’hui. Nouveaux enjeux, nouvelles méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 535, Classiques Garnier, pp.349-374, 2022, Rencontres, 978-2-406-12632-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03696077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre érudition et généalogie. Les transcriptions du comte de Chastellux à la fin du XIXe et au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eliana Magnani; Marie-José Gasse-Granjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions et pratiques sociales de l'écrit médiéval en Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.393-408, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un chirographe de l’abbaye cistercienne de Morimond (1168)</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chirographes dans les fonds des abbayes cisterciennes de La Ferté, Pontigny, Clairvaux et Morimond (XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Morelle; Chantal Senséby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une mémoire partagée. Recherches sur les chirographes en milieu ecclésiastique (France et Lotharingie, Xe-mi XIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 114, Librairie Droz, pp.481-494, 2019, Hautes Etudes médiévales et modernes, 978-2-600-05744-8</w:t>
+              <w:t xml:space="preserve">, 114, Librairie Droz, pp.239-260, 2019, Hautes Etudes médiévales et modernes, 978-2-600-05744-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les chirographes dans les fonds des abbayes cisterciennes de La Ferté, Pontigny, Clairvaux et Morimond (XIIe siècle)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un chirographe de l’abbaye cistercienne de Morimond (1168)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Morelle; Chantal Senséby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une mémoire partagée. Recherches sur les chirographes en milieu ecclésiastique (France et Lotharingie, Xe-mi XIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 114, Librairie Droz, pp.239-260, 2019, Hautes Etudes médiévales et modernes, 978-2-600-05744-8</w:t>
+              <w:t xml:space="preserve">, 114, Librairie Droz, pp.481-494, 2019, Hautes Etudes médiévales et modernes, 978-2-600-05744-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une déclaration des biens de Notre-Dame du Val (1362) Exigences fiscales, reconstruction seigneuriale et pratiques documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan G. Holz; Jörg Peltzer; Maree Shirota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Roll in England and France in the Late Middle Ages: Form and Content</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-102, 2019, Materiale Textkulturen, 978-3-11-064512-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110645125-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gruyter</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02485633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pancartes de Morimond au XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye cistercienne de Morimond. Histoire et rayonnement Colloque international organisé par l'Association des Amis de l'Abbaye de Morimond et la Société historique et archéologique de Langres, 5-6 septembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Amis de l'Abbaye de Morimond et Société historique et archéologique de Langres, p. 51-69, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5549,222 +5647,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Censiers, listes de cens et/ou listes de censitaires des moniales de Saint-Antoine-des-Champs à Noisy-le-Sec (XIVe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Paris au Moyen âge [2] du 10 décembre 2021 : « Listes de gens de métier et listes de censitaires à Paris et en Île-de-France »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire d’Histoire de Paris [4] du 16 février 2018 : Le mécénat religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://irht.hypotheses.org/3608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01731568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diplomatique cistercienne au XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00133554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5774,51 +5872,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2017 Competition on the Classification of Medieval Handwritings in Latin Script - Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5827,73 +5925,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICFHR 2016 Competition on the Classification of Medieval Handwritings in Latin Script - Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5902,51 +6000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5956,100 +6054,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la diplomatique cistercienne au XIIe siècle : La Ferté, Pontigny, Clairvaux, Morimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 1 - Panthéon Sorbonne, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005PA010611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03937486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6059,193 +6157,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Possessions de Saint-Antoine-des-Champs à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orléans, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05508849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbayes cisterciennes et pouvoirs laïques en Champagne et en Bourgogne au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Orléans, France. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Helias-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orléans, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6313,51 +6411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83227564"/>
+    <w:nsid w:val="D76D5013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6544,51 +6642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-helias-baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3185-0783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101878729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208215790" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432076261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbma-project.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saint-bertin.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wasserzeichen-online.de/wzis/index.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-19-CE27-0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/seminaires/paris-au-moyen-age" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne H&#233;lias-Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.1045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.301.0197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.28131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.7907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9804" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.113688" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xpv" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.101160" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F02F526BA209B9D661FA8E65D6EE64739A63E109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.031.0181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cloppet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/lem-cercor/publications/collection.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/ARTEM" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485633v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/523702" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110645125-004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133554v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03937486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA010611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04515489v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-helias-baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3185-0783" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101878729" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208215790" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432076261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbma-project.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://saint-bertin.irht.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wasserzeichen-online.de/wzis/index.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-19-CE27-0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irht.hypotheses.org/category/seminaires/paris-au-moyen-age" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Helias-Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne H&#233;lias-Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.303.1045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.301.0197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.28131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.7907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.9804" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.113688" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xpv" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.101160" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F02F526BA209B9D661FA8E65D6EE64739A63E109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.031.0181" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04966310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Foucart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovannangeli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Laroche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cloppet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Kieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tscherne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Vogeler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk Pinto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107432" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05642281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-st-etienne.fr/fr/lem-cercor/publications/collection.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/series/ARTEM" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696077v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/523702" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110645125-004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310989v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355869v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03937486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005PA010611" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04515489v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>