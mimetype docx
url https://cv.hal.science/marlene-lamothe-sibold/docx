--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -540,51 +540,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-W. Badeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Aïd</w:t>
+                <w:t xml:space="preserve">Fatiha Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -608,51 +608,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15324982.2018.1463574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343490v1</w:t>
+                <w:t xml:space="preserve">hal-02621587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between taproot morphological traits, carbon isotope composition and grain yield in safflower</w:t>
               </w:r>
@@ -670,51 +670,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-W. Badeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Aid</w:t>
+                <w:t xml:space="preserve">Fatiha Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -738,51 +738,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15324982.2018.1463574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621587v1</w:t>
+                <w:t xml:space="preserve">hal-04343490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiod Affects the Phenotype of Mitochondrial Complex I Mutants</w:t>
               </w:r>
@@ -896,1138 +896,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence for nitrogen exchange between autotrophic and heterotrophic tissues in variegated leaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Abadie</w:t>
+                <w:t xml:space="preserve">Intraspecific variability of carbon isotope discrimination and its correlation with grain yield in safflower: prospects for selection in a Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Werner Badeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (3), pp.298-306. </w:t>
+              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (6), pp.577-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP15187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1142988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630716v1</w:t>
+                <w:t xml:space="preserve">hal-02636251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes and their possible causes in δ 13 C of dark-respired CO 2 and its putative bulk and soluble sources during maize ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Werner Badeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Werner Badeck</w:t>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Girardin</w:t>
+                <w:t xml:space="preserve">Christophe Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zackarie Aydinlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (9), pp.2603 - 2615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erw075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic position of two endemic Carthamus species in Algeria and their potential as sources of genes for water use efficiency improvement of safflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Vilatersana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (1), pp.34-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jse.12220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability of carbon isotope discrimination and its correlation with grain yield in safflower: prospects for selection in a Mediterranean climate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Robert</w:t>
+                <w:t xml:space="preserve">Isotopic evidence for nitrogen exchange between autotrophic and heterotrophic tissues in variegated leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (6), pp.577-591. </w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (3), pp.298-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1142988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/FP15187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636251v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana ggt1 photorespiratory mutants maintain leaf carbon/nitrogen balance by reducing RuBisCO content and plant growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf green-white variegation is advantageous under N deprivation in Pelargonium×hortorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Dellero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
+                <w:t xml:space="preserve">Marlène Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Hodges</w:t>
+                <w:t xml:space="preserve">Caroline C Mauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12945⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (6), pp.543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/fp14250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640240v1</w:t>
+                <w:t xml:space="preserve">hal-04942765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in δ C-13 of dark respired CO2 and organic matter of different organs during early ontogeny in peanut plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Girardin</w:t>
+                <w:t xml:space="preserve">Arabidopsis thaliana ggt1 photorespiratory mutants maintain leaf carbon/nitrogen balance by reducing RuBisCO content and plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Sketriene</w:t>
+                <w:t xml:space="preserve">Mathieu Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Lamothe-Sibold</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (1), pp.93-108. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (6), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10256016.2015.1011635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537745v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural 13 C distribution in oil palm ( Elaeis guineensis Jacq.) and consequences for allocation pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in δ C-13 of dark respired CO2 and organic matter of different organs during early ontogeny in peanut plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Werner Badeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lamade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+                <w:t xml:space="preserve">Diana Sketriene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuzul Hijri Darlan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+                <w:t xml:space="preserve">Marlene Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12606⟩</w:t>
+              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (1), pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10256016.2015.1011635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942769v1</w:t>
+                <w:t xml:space="preserve">hal-01537745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf green-white variegation is advantageous under N deprivation in Pelargonium×hortorum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Abadie</w:t>
+                <w:t xml:space="preserve">Natural 13 C distribution in oil palm ( Elaeis guineensis Jacq.) and consequences for allocation pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lamade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuzul Hijri Darlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Lamothe</w:t>
+                <w:t xml:space="preserve">Rosario Lobato Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C Mauve</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (6), pp.543. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (1), pp.199-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/fp14250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942765v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to: Metabolomic characterisation of the functional division of nitrogen metabolism in variegated leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2082,90 +2082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic characterization of the functional division of nitrogen metabolism in variegated leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2216,51 +2216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of CO(2) and O(2) on citrate metabolism in illuminated leaves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,90 +2382,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long-term adaptive response of air-grown Arabidopsis ggt1 photorespiratory mutants involves a drastic reduction in leaf RuBisCO content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Lamothe-Sibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorespiration: key to better crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2659,51 +2659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Farci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Ouchane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13121577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Domergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Charles Deswarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Ober" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14339" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13595" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mihoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-W. Badeck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha A&#239;d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2018.1463574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfang Hao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Laureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP15187" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huignard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackarie Aydinlis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw075" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Vilatersana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jse.12220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1142988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12945" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sketriene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2015.1011635" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lamade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzul Hijri Darlan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Lobato Rodrigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C Mauve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp12189_co" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R A Boex-Fontvieille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02550.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Farci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Ouchane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13121577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Domergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Charles Deswarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Ober" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14339" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13595" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mihoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-W. Badeck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2018.1463574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha A&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfang Hao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Laureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1142988" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackarie Aydinlis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Vilatersana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jse.12220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP15187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C Mauve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14250" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sketriene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2015.1011635" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lamade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzul Hijri Darlan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Lobato Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12606" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp12189_co" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R A Boex-Fontvieille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02550.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>