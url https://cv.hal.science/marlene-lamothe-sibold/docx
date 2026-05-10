--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -540,51 +540,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-W. Badeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Aid</w:t>
+                <w:t xml:space="preserve">Fatiha Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -608,51 +608,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15324982.2018.1463574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621587v1</w:t>
+                <w:t xml:space="preserve">hal-04343490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between taproot morphological traits, carbon isotope composition and grain yield in safflower</w:t>
               </w:r>
@@ -670,51 +670,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-W. Badeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Aïd</w:t>
+                <w:t xml:space="preserve">Fatiha Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -738,51 +738,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15324982.2018.1463574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343490v1</w:t>
+                <w:t xml:space="preserve">hal-02621587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiod Affects the Phenotype of Mitochondrial Complex I Mutants</w:t>
               </w:r>
@@ -896,1138 +896,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability of carbon isotope discrimination and its correlation with grain yield in safflower: prospects for selection in a Mediterranean climate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes and their possible causes in δ 13 C of dark-respired CO 2 and its putative bulk and soluble sources during maize ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Werner Badeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zackarie Aydinlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1142988⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (9), pp.2603 - 2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636251v1</w:t>
+                <w:t xml:space="preserve">hal-01557571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes and their possible causes in δ 13 C of dark-respired CO 2 and its putative bulk and soluble sources during maize ontogeny</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Huignard</w:t>
+                <w:t xml:space="preserve">Isotopic evidence for nitrogen exchange between autotrophic and heterotrophic tissues in variegated leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zackarie Aydinlis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw075⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (3), pp.298-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP15187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557571v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic position of two endemic Carthamus species in Algeria and their potential as sources of genes for water use efficiency improvement of safflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roser Vilatersana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (1), pp.34-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jse.12220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic evidence for nitrogen exchange between autotrophic and heterotrophic tissues in variegated leaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Abadie</w:t>
+                <w:t xml:space="preserve">Intraspecific variability of carbon isotope discrimination and its correlation with grain yield in safflower: prospects for selection in a Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Werner Badeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (3), pp.298-306. </w:t>
+              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (6), pp.577-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP15187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10256016.2016.1142988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630716v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf green-white variegation is advantageous under N deprivation in Pelargonium×hortorum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis thaliana ggt1 photorespiratory mutants maintain leaf carbon/nitrogen balance by reducing RuBisCO content and plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Lamothe</w:t>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C Mauve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+                <w:t xml:space="preserve">Mathieu Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/fp14250⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942765v1</w:t>
+                <w:t xml:space="preserve">hal-02640240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana ggt1 photorespiratory mutants maintain leaf carbon/nitrogen balance by reducing RuBisCO content and plant growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural 13 C distribution in oil palm ( Elaeis guineensis Jacq.) and consequences for allocation pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jossier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lamade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hodges</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuzul Hijri Darlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Lobato Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12945⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (1), pp.199-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02640240v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in δ C-13 of dark respired CO2 and organic matter of different organs during early ontogeny in peanut plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Werner Badeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Sketriene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (1), pp.93-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10256016.2015.1011635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural 13 C distribution in oil palm ( Elaeis guineensis Jacq.) and consequences for allocation pattern</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Leaf green-white variegation is advantageous under N deprivation in Pelargonium×hortorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C Mauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39 (1), pp.199-212. </w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (6), pp.543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/fp14250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942769v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to: Metabolomic characterisation of the functional division of nitrogen metabolism in variegated leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2082,90 +2082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic characterization of the functional division of nitrogen metabolism in variegated leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2216,51 +2216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of CO(2) and O(2) on citrate metabolism in illuminated leaves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,90 +2382,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long-term adaptive response of air-grown Arabidopsis ggt1 photorespiratory mutants involves a drastic reduction in leaf RuBisCO content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lamothe-Sibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hodges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorespiration: key to better crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2659,51 +2659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Farci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Ouchane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13121577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Domergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Charles Deswarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Ober" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14339" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13595" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mihoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-W. Badeck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2018.1463574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha A&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfang Hao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Laureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1142988" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huignard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackarie Aydinlis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Vilatersana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jse.12220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP15187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942765v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C Mauve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14250" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sketriene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2015.1011635" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lamade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzul Hijri Darlan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Lobato Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12606" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp12189_co" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R A Boex-Fontvieille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02550.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Farci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Ouchane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13121577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Baptiste Domergue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Charles Deswarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Ober" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14339" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;rard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13595" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mihoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-W. Badeck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha A&#239;d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2018.1463574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingfang Hao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Laureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Werner Badeck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackarie Aydinlis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP15187" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Vilatersana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jse.12220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2016.1142988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jossier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12945" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lamade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzul Hijri Darlan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Lobato Rodrigues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12606" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sketriene" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe-Sibold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2015.1011635" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lamothe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C Mauve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp12189_co" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R A Boex-Fontvieille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02550.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>