--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -247,235 +247,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les politiques publiques en éducation aux médias et à l’information</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi questionner et comment étudier les politiques publiques en EMI ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.10939⟩</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.11084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098850v1</w:t>
+                <w:t xml:space="preserve">hal-04099212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi questionner et comment étudier les politiques publiques en EMI ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner les politiques publiques en éducation aux médias et à l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.11084⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.10939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099212v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Media Education as an Opportunity for Intercultural Education»</w:t>
               </w:r>
@@ -1803,103 +1803,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner les politiques publiques en éducation aux médias et à l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bosler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1946,64 +1946,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Questionner les relations des chercheurs aux acteurs et aux pratiques de l’Éducation aux médias et à l’Information (EMI) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°201, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2073,90 +2073,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les pratiques numériques des enfants et des adolescents en temps de confinement. Questions méthodologiques. Écrits en dialogue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bosler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, ISBN 978-2-9549483-3-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2178,103 +2178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enquêter sur les pratiques numériques des enfants et des adolescents en temps de confinement. Questions méthodologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bosler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions du Centre d’études sur les jeunes et les médias, [en ligne], 2022, 978-2-9549483-3-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2380,64 +2380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures médiatiques de l’enfance et de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions du Centre d’études sur les jeunes et les médias, 2018, 978-2-9549483-2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2468,64 +2468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures médiatiques de L'enfance et de La petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3180,64 +3180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Penser les cultures médiatiques de l’enfance et de la petite enfance à partir des différents acteurs impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marlène Loicq; Aude Seurrat; Isabelle Féroc Dumez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures médiatiques de l'enfance et de la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3703,51 +3703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kid's Digital lives in Convid-19 Times (KiDiCoTi) - Les pratiques numériques des 11-18 ans pendant la crise de Covid 19 au printemps 2020 - Rapport de l'étude quantitative FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fastrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3887,51 +3887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kid's Digital lives in Covid-19 Times (KiDiCoTi) - Les pratiques numériques des 11-18 ans pendant la crise de Covid 19 au printemps 2020 - Rapport de l'étude quantitative FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fastrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3979,51 +3979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIDS DIGITAL LIVES IN COVID-19 TIMES -NATIONAL REPORT - FRANCE EXPÉRIENCES NUMÉRIQUES DES ENFANTS DURANT LA PANDÉMIE DE COVID-19 – Printemps 2020 Pratiques numériques, sécurité et bien-être des 6-12 ans – une enquête qualitative – Rapport français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Est Créteil (Paris 12); Université de Poitiers (France); Joint Research Center, Commission Européenne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIDS DIGITAL LIVES IN COVID-19 TIMES - Les expériences numériques des enfants durant la pandémie de Covid-19 au printemps 2020. Enquête qualitative auprès des 6-12 ans. RAPPORT -FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loicq Marlène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Joint Research Center, Commission Européenne; UPEC; Université de Poitiers (France). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4133,51 +4133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIDS DIGITAL LIVES IN COVID-19 TIMES - NATIONAL REPORT - FRANCE THE DIGITAL PRACTICES, SAFETY AND WELL-BEING OF 6-12-YEAR-OLD CHILDREN: A qualitative study – Spring 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Est Créteil; Université Poitiers; Joint research Center, Commission Européenne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4212,51 +4212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences numériques des enfants pendant la pandémie de Covid 19 - Printemps 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Joint research Center, Commission Européenne; céditec. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4672,51 +4672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316838v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10939" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.065.0040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01504312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumez-F&#233;roc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01645623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://media.wix.com/ugd/d232ed_fb18fc88b3a34292b32a27e89bc9e2b7.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/pluralisme-de-l-information-et-media-diversity--9782804182328?lang=fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesetmedia.wixsite.com/jeunesetmedias/editions-du-cejm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712650v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loicq Marl&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01547254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA030140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316838v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.065.0040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01504312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumez-F&#233;roc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01645623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://media.wix.com/ugd/d232ed_fb18fc88b3a34292b32a27e89bc9e2b7.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/pluralisme-de-l-information-et-media-diversity--9782804182328?lang=fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesetmedia.wixsite.com/jeunesetmedias/editions-du-cejm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712650v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loicq Marl&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01547254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA030140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>