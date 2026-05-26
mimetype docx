--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -169,313 +169,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi questionner et comment étudier les politiques publiques en EMI ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner les politiques publiques en éducation aux médias et à l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.11084⟩</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.10939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316838v1</w:t>
+                <w:t xml:space="preserve">hal-04098850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi questionner et comment étudier les politiques publiques en EMI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.11084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les politiques publiques en éducation aux médias et à l’information</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi questionner et comment étudier les politiques publiques en EMI ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.11084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.10939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04098850v1</w:t>
+                <w:t xml:space="preserve">hal-04316838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Media Education as an Opportunity for Intercultural Education»</w:t>
               </w:r>
@@ -1204,277 +1204,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 1: analyse des discours et épistémologie - Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : 2 corpus de textes sous la loupe d'Alceste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Ballarini</w:t>
+                <w:t xml:space="preserve">Alexandre Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chenevez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératies du XXIe siècle sens dessus dessous : Périmètres, interactions, territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR Translit, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Quelles éducations au numérique, en classe et pour la vie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404771v1</w:t>
+                <w:t xml:space="preserve">hal-02404723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Session 1: analyse des discours et épistémologie - Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : 2 corpus de textes sous la loupe d'Alceste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Delamotte</w:t>
+                <w:t xml:space="preserve">Ivana Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chenevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Serres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Chenevez</w:t>
+                <w:t xml:space="preserve">Marie-Laure Compant La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles éducations au numérique, en classe et pour la vie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Littératies du XXIe siècle sens dessus dessous : Périmètres, interactions, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Translit, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404723v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La posture spectatorielle du jeune téléspectateur à l’heure du transmédia</w:t>
               </w:r>
@@ -1689,64 +1689,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'EMI (Education aux médias et à l’information) : quelles convergences et divergences au sein d'une nouvelle &amp;quot;éducation à...&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les éducations à : un (des) levier(s) du système éducatif ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, Laboratoire CIVIIC, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1803,103 +1803,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner les politiques publiques en éducation aux médias et à l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1946,64 +1946,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Questionner les relations des chercheurs aux acteurs et aux pratiques de l’Éducation aux médias et à l’Information (EMI) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°201, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2073,90 +2073,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les pratiques numériques des enfants et des adolescents en temps de confinement. Questions méthodologiques. Écrits en dialogue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bosler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, ISBN 978-2-9549483-3-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2178,103 +2178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enquêter sur les pratiques numériques des enfants et des adolescents en temps de confinement. Questions méthodologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bosler</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions du Centre d’études sur les jeunes et les médias, [en ligne], 2022, 978-2-9549483-3-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2380,64 +2380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures médiatiques de l’enfance et de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions du Centre d’études sur les jeunes et les médias, 2018, 978-2-9549483-2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2468,64 +2468,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures médiatiques de L'enfance et de La petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3180,64 +3180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Penser les cultures médiatiques de l’enfance et de la petite enfance à partir des différents acteurs impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marlène Loicq; Aude Seurrat; Isabelle Féroc Dumez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures médiatiques de l'enfance et de la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3279,90 +3279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contenus informatiques à l'école dans le contexte de la convergence entre technique, média et information : vers un composite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3703,51 +3703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kid's Digital lives in Convid-19 Times (KiDiCoTi) - Les pratiques numériques des 11-18 ans pendant la crise de Covid 19 au printemps 2020 - Rapport de l'étude quantitative FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fastrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3887,51 +3887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kid's Digital lives in Covid-19 Times (KiDiCoTi) - Les pratiques numériques des 11-18 ans pendant la crise de Covid 19 au printemps 2020 - Rapport de l'étude quantitative FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fastrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3979,51 +3979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIDS DIGITAL LIVES IN COVID-19 TIMES -NATIONAL REPORT - FRANCE EXPÉRIENCES NUMÉRIQUES DES ENFANTS DURANT LA PANDÉMIE DE COVID-19 – Printemps 2020 Pratiques numériques, sécurité et bien-être des 6-12 ans – une enquête qualitative – Rapport français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Est Créteil (Paris 12); Université de Poitiers (France); Joint Research Center, Commission Européenne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIDS DIGITAL LIVES IN COVID-19 TIMES - Les expériences numériques des enfants durant la pandémie de Covid-19 au printemps 2020. Enquête qualitative auprès des 6-12 ans. RAPPORT -FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loicq Marlène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Joint Research Center, Commission Européenne; UPEC; Université de Poitiers (France). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4133,51 +4133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIDS DIGITAL LIVES IN COVID-19 TIMES - NATIONAL REPORT - FRANCE THE DIGITAL PRACTICES, SAFETY AND WELL-BEING OF 6-12-YEAR-OLD CHILDREN: A qualitative study – Spring 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Est Créteil; Université Poitiers; Joint research Center, Commission Européenne. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4212,51 +4212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences numériques des enfants pendant la pandémie de Covid 19 - Printemps 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Joint research Center, Commission Européenne; céditec. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4291,90 +4291,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergences et divergences des trois cultures de l'information (Info-doc, Info-média, Info-data) : deux corpus de textes sous la loupe d'ALCESTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chenevez,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2017, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4672,51 +4672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316838v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098850v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10939" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.065.0040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01504312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumez-F&#233;roc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01645623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://media.wix.com/ugd/d232ed_fb18fc88b3a34292b32a27e89bc9e2b7.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/pluralisme-de-l-information-et-media-diversity--9782804182328?lang=fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesetmedia.wixsite.com/jeunesetmedias/editions-du-cejm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712650v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loicq Marl&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01547254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA030140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098850v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10939" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04316838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01950179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delamotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Kervella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.065.0040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Compant La Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01504312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088751v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumez-F&#233;roc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabriac Karen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeunesetmedias.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01645623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://media.wix.com/ugd/d232ed_fb18fc88b3a34292b32a27e89bc9e2b7.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/pluralisme-de-l-information-et-media-diversity--9782804182328?lang=fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63275" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesetmedia.wixsite.com/jeunesetmedias/editions-du-cejm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02319548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01646553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50929" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tilleul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712650v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loicq Marl&#232;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01552080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chenevez," TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01547254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PA030140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>