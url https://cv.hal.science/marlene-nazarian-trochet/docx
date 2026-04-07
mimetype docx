--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marlène Nazarian-Trochet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche Centre National de la Recherche ScientifiqueAnalyse des sources historiques et culturellesArchéologies et sciences de l’Antiquité (ArScAn), UMR7041Équipe ESPRI&LIMC.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene-nazarian-trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9219-6607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 04/10/1985 à Courbevoie (92)Habite à Colombes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariée, trois enfants nés en 2014, 2016 et 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Coordonnées **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologies et Sciences de l’Antiquité  (ArScAn) -UMR7041MSH-Mondes21 allée de l’Université92000 Nanterre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">tél : 0146692513/0687771160@ </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene.nazarian@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Domaines de recherche **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> iconographie étrusque et italique histoire des représentations des animaux en Étrurie et dans les cultures grecque et romaine l’animal dans l’Antiquité matérialité des images : analyse de la peinture antique transferts culturels et transferts d’images dans le monde méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseurs étrusques. Images cynégétiques et idéologie du pouvoir en Étrurie (VIIIe siècle av. J.-C.- IVe siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2024, 9782753598478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Ballet; Claudia Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines en Méditerranée antique. Sources et méthodes, Presses de la Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Maison des Sciences de l’Homme; Collection Humanités, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseuse de lion, chasseur de lionne : mélange des genres dans l’iconographie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Vassal, Margaux Spruyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lion dans le pourtour méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cerf, pp.253-278, 2025, 978-2204166539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il viaggio in Italia di Dominique-Vivant Denon: percorso e scoperte in Puglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Di Franco; Gianluca Mastrocinque; Francesca Mermati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia in Puglia in età borbonica. Atti del Convegno Internazionale (Bari, 9-10 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-318, 2024, 978-88-5491-603-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources pour l’étude des appellations d’oeuvres visuelles de l’Antiquité classique : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications. Actes de la conférence TOTh 2022, Université Savoie Mont Blanc, 2 &amp; 3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-73, 2023, Terminologica, 978-2-37741-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lubtchansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, pp.171-231, 2022, Travaux de la MAE René-Ginouvès (29), 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoration animale et images de la mort : évolution des croyances ou persistance d’une mémoire culturelle en Étrurie du IXe au IIIe s. av. n.è</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sidéra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions : Évoluons-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, Presses universitaires de Paris Nanterre, collection Ensemble – MSH Mondes, pp.155-170, 2022, Ensemble, 978-2-84016-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quasar, pp.149-156, 2022, 978-88-5491-203-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilogie. Cycle de Pâris et symbolique du bouvier sur trois amphores étrusques du Groupe pontique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.179-190, 2022, 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phallus zoomorphes et animaux ithyphalliques : expression de la liminarité dans la symbolique funéraire étrusque aux Ve s.-IVe s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS n° 2, pp.140-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros et princes troyens dans l’imagerie étrusque archaïque : développement singulier et emplois idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11.2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.8667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacrée irrévérence : scènes obscènes et burlesques dans l'iconographie funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, E. Prioux (éd.), L'irrévérence dans les arts visuels et les descriptions de monuments, actes du colloque organisé à Nanterre, le 20 octobre 2017, Numéro spécial (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe en Étrurie, attribut aristocratique ou rituel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Étrusques, qui sont-ils ? (Hors-série n°37), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Aristonothos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nuovi studi sul bestiario fantastico di età orientalizzante nella penisola italiana, 5, pp.447-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Ressources pour l’étude des appellations d’oeuvres visuelles antiques : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications - TOTh 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac, Université Savoie Mont-Blanc, Jun 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse, apprivoiser et représenter : l'apport des sources iconographiques à l'étude du rapport homme/animal en Étrurie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Histoire Environnementale Antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marguerite Ronin, Dec 2022, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspirations et réinterprétations : la conception de l’Etruscan Service et ses rapports avec la collection Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les destins modernes de la collection céramique de Dominique Vivant Denon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Boucher; Marianne Cojannot-Le Blanc; Évelyne Prioux, Oct 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli (a curai di), Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavie, France. pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique, fantastique ou brutal : définir le prédateur animal dans l'imagerie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux dans l'Antiquité grecque et étrusque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludi Chazalon, Dec 2022, Nantes (Université de Nantes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Retrouver les images par leur nom : Fouille de texte & oeuvres visuelles de l’Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Unbound 2022 / Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACH - The Association for Computers and the Humanities; CSDH / SCHN - Canadian Society for Digital Humanities; Humanistica, May 2022, Montreal (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en images : la peinture funéraire de Tarquinia comme source pour appréhender les croyances eschatologiques étrusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix d’outre-tombe. L’espace et l’objet funéraires comme sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction topique et fonction rituelle. L’emploi des images de chasse dans les tombes peintes étrusques (milieu du Ve-première moitié du IVe s. av. n.è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, objets, images en action : la performativité du rituel funéraire dans l’Italie préromaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Gouy; Marlène Nazarian-Trochet, Apr 2019, Paris (ENS Ulm) ; Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travestissement ou hybridité : le masque animalier en Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous en scène ! Images de spectacle en Italie antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Piqueux; Évelyne Prioux, Oct 2018, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux antiques – animaux du LIMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia. Workshop on Zoological and zoology-related Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoomathia, Nov 2018, Paris (Museum National d’Histoire Naturelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes, les oiseaux dans la peinture tarquinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des animaux dans la nature : images antiques et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Wyler; Nikolina Kei, Jun 2018, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines dans l’Antiquité : méthodes et sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Ballet; Claudia Moatti, Nov 2018, Nanterre (Université Paris X), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da preda a piatto: la rappresentazione del gioco e la sua funzione simbolica nella pittura funeraria etrusca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavia, Italy. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, AIRPA - Associazione Italiana Ricerche Pittura Antica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il bestiario fantastico di età Orientalizzante nella penisola italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte et Méditerranée : acteurs, échanges et modèles culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie cynégétique dans les mondes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Phialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les chasses étrusques, latines et italiques : une préhistoire des chasses romaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03988455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marlène Nazarian-Trochet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche Centre National de la Recherche ScientifiqueAnalyse des sources historiques et culturellesArchéologies et sciences de l’Antiquité (ArScAn), UMR7041Équipe ESPRI&LIMC.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene-nazarian-trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9219-6607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 04/10/1985 à Courbevoie (92)Habite à Colombes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariée, trois enfants nés en 2014, 2016 et 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Coordonnées **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologies et Sciences de l’Antiquité  (ArScAn) -UMR7041MSH-Mondes21 allée de l’Université92000 Nanterre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">tél : 0146692513/0687771160@ </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene.nazarian@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Domaines de recherche **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> iconographie étrusque et italique histoire des représentations des animaux en Étrurie et dans les cultures grecque et romaine l’animal dans l’Antiquité matérialité des images : analyse de la peinture antique transferts culturels et transferts d’images dans le monde méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseurs étrusques. Images cynégétiques et idéologie du pouvoir en Étrurie (VIIIe siècle av. J.-C.- IVe siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2024, 9782753598478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Ballet; Claudia Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines en Méditerranée antique. Sources et méthodes, Presses de la Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Maison des Sciences de l’Homme; Collection Humanités, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseuse de lion, chasseur de lionne : mélange des genres dans l’iconographie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Vassal, Margaux Spruyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lion dans le pourtour méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cerf, pp.253-278, 2025, 978-2204166539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il viaggio in Italia di Dominique-Vivant Denon: percorso e scoperte in Puglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Di Franco; Gianluca Mastrocinque; Francesca Mermati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia in Puglia in età borbonica. Atti del Convegno Internazionale (Bari, 9-10 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-318, 2024, 978-88-5491-603-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources pour l’étude des appellations d’oeuvres visuelles de l’Antiquité classique : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications. Actes de la conférence TOTh 2022, Université Savoie Mont Blanc, 2 &amp; 3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-73, 2023, Terminologica, 978-2-37741-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lubtchansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, pp.171-231, 2022, Travaux de la MAE René-Ginouvès (29), 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoration animale et images de la mort : évolution des croyances ou persistance d’une mémoire culturelle en Étrurie du IXe au IIIe s. av. n.è</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sidéra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions : Évoluons-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, Presses universitaires de Paris Nanterre, collection Ensemble – MSH Mondes, pp.155-170, 2022, Ensemble, 978-2-84016-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quasar, pp.149-156, 2022, 978-88-5491-203-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilogie. Cycle de Pâris et symbolique du bouvier sur trois amphores étrusques du Groupe pontique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.179-190, 2022, 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phallus zoomorphes et animaux ithyphalliques : expression de la liminarité dans la symbolique funéraire étrusque aux Ve s.-IVe s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS n° 2, pp.140-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros et princes troyens dans l’imagerie étrusque archaïque : développement singulier et emplois idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11.2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.8667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacrée irrévérence : scènes obscènes et burlesques dans l'iconographie funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, E. Prioux (éd.), L'irrévérence dans les arts visuels et les descriptions de monuments, actes du colloque organisé à Nanterre, le 20 octobre 2017, Numéro spécial (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe en Étrurie, attribut aristocratique ou rituel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Étrusques, qui sont-ils ? (Hors-série n°37), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Aristonothos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nuovi studi sul bestiario fantastico di età orientalizzante nella penisola italiana, 5, pp.447-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Ressources pour l’étude des appellations d’oeuvres visuelles antiques : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications - TOTh 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac, Université Savoie Mont-Blanc, Jun 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspirations et réinterprétations : la conception de l’Etruscan Service et ses rapports avec la collection Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les destins modernes de la collection céramique de Dominique Vivant Denon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Boucher; Marianne Cojannot-Le Blanc; Évelyne Prioux, Oct 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse, apprivoiser et représenter : l'apport des sources iconographiques à l'étude du rapport homme/animal en Étrurie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Histoire Environnementale Antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marguerite Ronin, Dec 2022, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique, fantastique ou brutal : définir le prédateur animal dans l'imagerie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux dans l'Antiquité grecque et étrusque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludi Chazalon, Dec 2022, Nantes (Université de Nantes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli (a curai di), Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavie, France. pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Retrouver les images par leur nom : Fouille de texte & oeuvres visuelles de l’Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Unbound 2022 / Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACH - The Association for Computers and the Humanities; CSDH / SCHN - Canadian Society for Digital Humanities; Humanistica, May 2022, Montreal (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en images : la peinture funéraire de Tarquinia comme source pour appréhender les croyances eschatologiques étrusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix d’outre-tombe. L’espace et l’objet funéraires comme sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction topique et fonction rituelle. L’emploi des images de chasse dans les tombes peintes étrusques (milieu du Ve-première moitié du IVe s. av. n.è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, objets, images en action : la performativité du rituel funéraire dans l’Italie préromaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Gouy; Marlène Nazarian-Trochet, Apr 2019, Paris (ENS Ulm) ; Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travestissement ou hybridité : le masque animalier en Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous en scène ! Images de spectacle en Italie antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Piqueux; Évelyne Prioux, Oct 2018, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux antiques – animaux du LIMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia. Workshop on Zoological and zoology-related Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoomathia, Nov 2018, Paris (Museum National d’Histoire Naturelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes, les oiseaux dans la peinture tarquinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des animaux dans la nature : images antiques et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Wyler; Nikolina Kei, Jun 2018, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines dans l’Antiquité : méthodes et sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Ballet; Claudia Moatti, Nov 2018, Nanterre (Université Paris X), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da preda a piatto: la rappresentazione del gioco e la sua funzione simbolica nella pittura funeraria etrusca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavia, Italy. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, AIRPA - Associazione Italiana Ricerche Pittura Antica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il bestiario fantastico di età Orientalizzante nella penisola italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte et Méditerranée : acteurs, échanges et modèles culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie cynégétique dans les mondes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Phialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les chasses étrusques, latines et italiques : une préhistoire des chasses romaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03988455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32ABF7FD"/>
+    <w:nsid w:val="B8961F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-nazarian-trochet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9219-6607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marlene.nazarian@cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/archeologia-in-puglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lessieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://toth.condillac.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lubtchansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.hs02.ds1.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8667" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/le-cose-nellimmagine-atti-del-iii-colloquio-airpa-pavia-17-18-giugno-2019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Phialon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poinsot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-nazarian-trochet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9219-6607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marlene.nazarian@cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/archeologia-in-puglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lessieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://toth.condillac.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lubtchansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.hs02.ds1.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8667" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/le-cose-nellimmagine-atti-del-iii-colloquio-airpa-pavia-17-18-giugno-2019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Phialon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poinsot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>