--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marlène Nazarian-Trochet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche Centre National de la Recherche ScientifiqueAnalyse des sources historiques et culturellesArchéologies et sciences de l’Antiquité (ArScAn), UMR7041Équipe ESPRI&LIMC.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene-nazarian-trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9219-6607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 04/10/1985 à Courbevoie (92)Habite à Colombes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariée, trois enfants nés en 2014, 2016 et 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Coordonnées **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologies et Sciences de l’Antiquité  (ArScAn) -UMR7041MSH-Mondes21 allée de l’Université92000 Nanterre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">tél : 0146692513/0687771160@ </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene.nazarian@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Domaines de recherche **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> iconographie étrusque et italique histoire des représentations des animaux en Étrurie et dans les cultures grecque et romaine l’animal dans l’Antiquité matérialité des images : analyse de la peinture antique transferts culturels et transferts d’images dans le monde méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseurs étrusques. Images cynégétiques et idéologie du pouvoir en Étrurie (VIIIe siècle av. J.-C.- IVe siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2024, 9782753598478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Ballet; Claudia Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines en Méditerranée antique. Sources et méthodes, Presses de la Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Maison des Sciences de l’Homme; Collection Humanités, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseuse de lion, chasseur de lionne : mélange des genres dans l’iconographie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Vassal, Margaux Spruyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lion dans le pourtour méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cerf, pp.253-278, 2025, 978-2204166539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il viaggio in Italia di Dominique-Vivant Denon: percorso e scoperte in Puglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Di Franco; Gianluca Mastrocinque; Francesca Mermati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia in Puglia in età borbonica. Atti del Convegno Internazionale (Bari, 9-10 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-318, 2024, 978-88-5491-603-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources pour l’étude des appellations d’oeuvres visuelles de l’Antiquité classique : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications. Actes de la conférence TOTh 2022, Université Savoie Mont Blanc, 2 &amp; 3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-73, 2023, Terminologica, 978-2-37741-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lubtchansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, pp.171-231, 2022, Travaux de la MAE René-Ginouvès (29), 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoration animale et images de la mort : évolution des croyances ou persistance d’une mémoire culturelle en Étrurie du IXe au IIIe s. av. n.è</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sidéra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions : Évoluons-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, Presses universitaires de Paris Nanterre, collection Ensemble – MSH Mondes, pp.155-170, 2022, Ensemble, 978-2-84016-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quasar, pp.149-156, 2022, 978-88-5491-203-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilogie. Cycle de Pâris et symbolique du bouvier sur trois amphores étrusques du Groupe pontique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.179-190, 2022, 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phallus zoomorphes et animaux ithyphalliques : expression de la liminarité dans la symbolique funéraire étrusque aux Ve s.-IVe s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS n° 2, pp.140-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros et princes troyens dans l’imagerie étrusque archaïque : développement singulier et emplois idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11.2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.8667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacrée irrévérence : scènes obscènes et burlesques dans l'iconographie funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, E. Prioux (éd.), L'irrévérence dans les arts visuels et les descriptions de monuments, actes du colloque organisé à Nanterre, le 20 octobre 2017, Numéro spécial (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe en Étrurie, attribut aristocratique ou rituel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Étrusques, qui sont-ils ? (Hors-série n°37), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Aristonothos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nuovi studi sul bestiario fantastico di età orientalizzante nella penisola italiana, 5, pp.447-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Ressources pour l’étude des appellations d’oeuvres visuelles antiques : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications - TOTh 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac, Université Savoie Mont-Blanc, Jun 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspirations et réinterprétations : la conception de l’Etruscan Service et ses rapports avec la collection Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les destins modernes de la collection céramique de Dominique Vivant Denon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Boucher; Marianne Cojannot-Le Blanc; Évelyne Prioux, Oct 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse, apprivoiser et représenter : l'apport des sources iconographiques à l'étude du rapport homme/animal en Étrurie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Histoire Environnementale Antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marguerite Ronin, Dec 2022, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique, fantastique ou brutal : définir le prédateur animal dans l'imagerie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux dans l'Antiquité grecque et étrusque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludi Chazalon, Dec 2022, Nantes (Université de Nantes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli (a curai di), Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavie, France. pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Retrouver les images par leur nom : Fouille de texte & oeuvres visuelles de l’Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Unbound 2022 / Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACH - The Association for Computers and the Humanities; CSDH / SCHN - Canadian Society for Digital Humanities; Humanistica, May 2022, Montreal (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en images : la peinture funéraire de Tarquinia comme source pour appréhender les croyances eschatologiques étrusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix d’outre-tombe. L’espace et l’objet funéraires comme sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction topique et fonction rituelle. L’emploi des images de chasse dans les tombes peintes étrusques (milieu du Ve-première moitié du IVe s. av. n.è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, objets, images en action : la performativité du rituel funéraire dans l’Italie préromaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Gouy; Marlène Nazarian-Trochet, Apr 2019, Paris (ENS Ulm) ; Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travestissement ou hybridité : le masque animalier en Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous en scène ! Images de spectacle en Italie antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Piqueux; Évelyne Prioux, Oct 2018, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux antiques – animaux du LIMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia. Workshop on Zoological and zoology-related Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoomathia, Nov 2018, Paris (Museum National d’Histoire Naturelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes, les oiseaux dans la peinture tarquinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des animaux dans la nature : images antiques et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Wyler; Nikolina Kei, Jun 2018, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines dans l’Antiquité : méthodes et sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Ballet; Claudia Moatti, Nov 2018, Nanterre (Université Paris X), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da preda a piatto: la rappresentazione del gioco e la sua funzione simbolica nella pittura funeraria etrusca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavia, Italy. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, AIRPA - Associazione Italiana Ricerche Pittura Antica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il bestiario fantastico di età Orientalizzante nella penisola italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte et Méditerranée : acteurs, échanges et modèles culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie cynégétique dans les mondes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Phialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les chasses étrusques, latines et italiques : une préhistoire des chasses romaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03988455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marlène Nazarian-Trochet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche Centre National de la Recherche ScientifiqueAnalyse des sources historiques et culturellesArchéologies et sciences de l’Antiquité (ArScAn), UMR7041Équipe ESPRI&LIMC.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene-nazarian-trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9219-6607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 04/10/1985 à Courbevoie (92)Habite à Colombes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariée, trois enfants nés en 2014, 2016 et 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Coordonnées **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologies et Sciences de l’Antiquité  (ArScAn) -UMR7041MSH-Mondes21 allée de l’Université92000 Nanterre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">tél : 0146692513/0687771160@ </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene.nazarian@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Domaines de recherche **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> iconographie étrusque et italique histoire des représentations des animaux en Étrurie et dans les cultures grecque et romaine l’animal dans l’Antiquité matérialité des images : analyse de la peinture antique transferts culturels et transferts d’images dans le monde méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseurs étrusques. Images cynégétiques et idéologie du pouvoir en Étrurie (VIIIe siècle av. J.-C.- IVe siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2024, 9782753598478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Ballet; Claudia Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines en Méditerranée antique. Sources et méthodes, Presses de la Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Maison des Sciences de l’Homme; Collection Humanités, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseuse de lion, chasseur de lionne : mélange des genres dans l’iconographie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Vassal, Margaux Spruyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lion dans le pourtour méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cerf, pp.253-278, 2025, 978-2204166539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il viaggio in Italia di Dominique-Vivant Denon: percorso e scoperte in Puglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Di Franco; Gianluca Mastrocinque; Francesca Mermati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia in Puglia in età borbonica. Atti del Convegno Internazionale (Bari, 9-10 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-318, 2024, 978-88-5491-603-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources pour l’étude des appellations d’oeuvres visuelles de l’Antiquité classique : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications. Actes de la conférence TOTh 2022, Université Savoie Mont Blanc, 2 &amp; 3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-73, 2023, Terminologica, 978-2-37741-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lubtchansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, pp.171-231, 2022, Travaux de la MAE René-Ginouvès (29), 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoration animale et images de la mort : évolution des croyances ou persistance d’une mémoire culturelle en Étrurie du IXe au IIIe s. av. n.è</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sidéra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions : Évoluons-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, Presses universitaires de Paris Nanterre, collection Ensemble – MSH Mondes, pp.155-170, 2022, Ensemble, 978-2-84016-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quasar, pp.149-156, 2022, 978-88-5491-203-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilogie. Cycle de Pâris et symbolique du bouvier sur trois amphores étrusques du Groupe pontique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.179-190, 2022, 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phallus zoomorphes et animaux ithyphalliques : expression de la liminarité dans la symbolique funéraire étrusque aux Ve s.-IVe s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS n° 2, pp.140-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros et princes troyens dans l’imagerie étrusque archaïque : développement singulier et emplois idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11.2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.8667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacrée irrévérence : scènes obscènes et burlesques dans l'iconographie funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, E. Prioux (éd.), L'irrévérence dans les arts visuels et les descriptions de monuments, actes du colloque organisé à Nanterre, le 20 octobre 2017, Numéro spécial (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe en Étrurie, attribut aristocratique ou rituel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Étrusques, qui sont-ils ? (Hors-série n°37), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Aristonothos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nuovi studi sul bestiario fantastico di età orientalizzante nella penisola italiana, 5, pp.447-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Ressources pour l’étude des appellations d’oeuvres visuelles antiques : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications - TOTh 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac, Université Savoie Mont-Blanc, Jun 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse, apprivoiser et représenter : l'apport des sources iconographiques à l'étude du rapport homme/animal en Étrurie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Histoire Environnementale Antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marguerite Ronin, Dec 2022, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspirations et réinterprétations : la conception de l’Etruscan Service et ses rapports avec la collection Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les destins modernes de la collection céramique de Dominique Vivant Denon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Boucher; Marianne Cojannot-Le Blanc; Évelyne Prioux, Oct 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli (a curai di), Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavie, France. pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique, fantastique ou brutal : définir le prédateur animal dans l'imagerie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux dans l'Antiquité grecque et étrusque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludi Chazalon, Dec 2022, Nantes (Université de Nantes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Retrouver les images par leur nom : Fouille de texte & oeuvres visuelles de l’Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Unbound 2022 / Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACH - The Association for Computers and the Humanities; CSDH / SCHN - Canadian Society for Digital Humanities; Humanistica, May 2022, Montreal (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en images : la peinture funéraire de Tarquinia comme source pour appréhender les croyances eschatologiques étrusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix d’outre-tombe. L’espace et l’objet funéraires comme sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction topique et fonction rituelle. L’emploi des images de chasse dans les tombes peintes étrusques (milieu du Ve-première moitié du IVe s. av. n.è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, objets, images en action : la performativité du rituel funéraire dans l’Italie préromaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Gouy; Marlène Nazarian-Trochet, Apr 2019, Paris (ENS Ulm) ; Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travestissement ou hybridité : le masque animalier en Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous en scène ! Images de spectacle en Italie antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Piqueux; Évelyne Prioux, Oct 2018, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux antiques – animaux du LIMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia. Workshop on Zoological and zoology-related Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoomathia, Nov 2018, Paris (Museum National d’Histoire Naturelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes, les oiseaux dans la peinture tarquinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des animaux dans la nature : images antiques et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Wyler; Nikolina Kei, Jun 2018, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines dans l’Antiquité : méthodes et sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Ballet; Claudia Moatti, Nov 2018, Nanterre (Université Paris X), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da preda a piatto: la rappresentazione del gioco e la sua funzione simbolica nella pittura funeraria etrusca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavia, Italy. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, AIRPA - Associazione Italiana Ricerche Pittura Antica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il bestiario fantastico di età Orientalizzante nella penisola italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte et Méditerranée : acteurs, échanges et modèles culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie cynégétique dans les mondes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Phialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les chasses étrusques, latines et italiques : une préhistoire des chasses romaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03988455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8961F5D"/>
+    <w:nsid w:val="4FA0493E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-nazarian-trochet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9219-6607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marlene.nazarian@cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/archeologia-in-puglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lessieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://toth.condillac.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lubtchansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.hs02.ds1.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8667" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/le-cose-nellimmagine-atti-del-iii-colloquio-airpa-pavia-17-18-giugno-2019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Phialon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poinsot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-nazarian-trochet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9219-6607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marlene.nazarian@cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/archeologia-in-puglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lessieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://toth.condillac.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lubtchansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.hs02.ds1.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8667" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/le-cose-nellimmagine-atti-del-iii-colloquio-airpa-pavia-17-18-giugno-2019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Phialon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poinsot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>