--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marlène Nazarian-Trochet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche Centre National de la Recherche ScientifiqueAnalyse des sources historiques et culturellesArchéologies et sciences de l’Antiquité (ArScAn), UMR7041Équipe ESPRI&LIMC.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene-nazarian-trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9219-6607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 04/10/1985 à Courbevoie (92)Habite à Colombes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariée, trois enfants nés en 2014, 2016 et 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Coordonnées **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologies et Sciences de l’Antiquité  (ArScAn) -UMR7041MSH-Mondes21 allée de l’Université92000 Nanterre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">tél : 0146692513/0687771160@ </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene.nazarian@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Domaines de recherche **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> iconographie étrusque et italique histoire des représentations des animaux en Étrurie et dans les cultures grecque et romaine l’animal dans l’Antiquité matérialité des images : analyse de la peinture antique transferts culturels et transferts d’images dans le monde méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseurs étrusques. Images cynégétiques et idéologie du pouvoir en Étrurie (VIIIe siècle av. J.-C.- IVe siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2024, 9782753598478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Ballet; Claudia Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines en Méditerranée antique. Sources et méthodes, Presses de la Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Maison des Sciences de l’Homme; Collection Humanités, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseuse de lion, chasseur de lionne : mélange des genres dans l’iconographie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Vassal, Margaux Spruyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lion dans le pourtour méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cerf, pp.253-278, 2025, 978-2204166539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il viaggio in Italia di Dominique-Vivant Denon: percorso e scoperte in Puglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Di Franco; Gianluca Mastrocinque; Francesca Mermati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia in Puglia in età borbonica. Atti del Convegno Internazionale (Bari, 9-10 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-318, 2024, 978-88-5491-603-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources pour l’étude des appellations d’oeuvres visuelles de l’Antiquité classique : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications. Actes de la conférence TOTh 2022, Université Savoie Mont Blanc, 2 &amp; 3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-73, 2023, Terminologica, 978-2-37741-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lubtchansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, pp.171-231, 2022, Travaux de la MAE René-Ginouvès (29), 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoration animale et images de la mort : évolution des croyances ou persistance d’une mémoire culturelle en Étrurie du IXe au IIIe s. av. n.è</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sidéra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions : Évoluons-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, Presses universitaires de Paris Nanterre, collection Ensemble – MSH Mondes, pp.155-170, 2022, Ensemble, 978-2-84016-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quasar, pp.149-156, 2022, 978-88-5491-203-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilogie. Cycle de Pâris et symbolique du bouvier sur trois amphores étrusques du Groupe pontique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.179-190, 2022, 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phallus zoomorphes et animaux ithyphalliques : expression de la liminarité dans la symbolique funéraire étrusque aux Ve s.-IVe s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS n° 2, pp.140-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros et princes troyens dans l’imagerie étrusque archaïque : développement singulier et emplois idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11.2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.8667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacrée irrévérence : scènes obscènes et burlesques dans l'iconographie funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, E. Prioux (éd.), L'irrévérence dans les arts visuels et les descriptions de monuments, actes du colloque organisé à Nanterre, le 20 octobre 2017, Numéro spécial (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe en Étrurie, attribut aristocratique ou rituel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Étrusques, qui sont-ils ? (Hors-série n°37), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Aristonothos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nuovi studi sul bestiario fantastico di età orientalizzante nella penisola italiana, 5, pp.447-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Ressources pour l’étude des appellations d’oeuvres visuelles antiques : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications - TOTh 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac, Université Savoie Mont-Blanc, Jun 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse, apprivoiser et représenter : l'apport des sources iconographiques à l'étude du rapport homme/animal en Étrurie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Histoire Environnementale Antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marguerite Ronin, Dec 2022, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspirations et réinterprétations : la conception de l’Etruscan Service et ses rapports avec la collection Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les destins modernes de la collection céramique de Dominique Vivant Denon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Boucher; Marianne Cojannot-Le Blanc; Évelyne Prioux, Oct 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli (a curai di), Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavie, France. pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique, fantastique ou brutal : définir le prédateur animal dans l'imagerie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux dans l'Antiquité grecque et étrusque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludi Chazalon, Dec 2022, Nantes (Université de Nantes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Retrouver les images par leur nom : Fouille de texte & oeuvres visuelles de l’Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Unbound 2022 / Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACH - The Association for Computers and the Humanities; CSDH / SCHN - Canadian Society for Digital Humanities; Humanistica, May 2022, Montreal (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en images : la peinture funéraire de Tarquinia comme source pour appréhender les croyances eschatologiques étrusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix d’outre-tombe. L’espace et l’objet funéraires comme sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction topique et fonction rituelle. L’emploi des images de chasse dans les tombes peintes étrusques (milieu du Ve-première moitié du IVe s. av. n.è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, objets, images en action : la performativité du rituel funéraire dans l’Italie préromaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Gouy; Marlène Nazarian-Trochet, Apr 2019, Paris (ENS Ulm) ; Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travestissement ou hybridité : le masque animalier en Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous en scène ! Images de spectacle en Italie antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Piqueux; Évelyne Prioux, Oct 2018, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux antiques – animaux du LIMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia. Workshop on Zoological and zoology-related Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoomathia, Nov 2018, Paris (Museum National d’Histoire Naturelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes, les oiseaux dans la peinture tarquinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des animaux dans la nature : images antiques et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Wyler; Nikolina Kei, Jun 2018, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines dans l’Antiquité : méthodes et sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Ballet; Claudia Moatti, Nov 2018, Nanterre (Université Paris X), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da preda a piatto: la rappresentazione del gioco e la sua funzione simbolica nella pittura funeraria etrusca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavia, Italy. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, AIRPA - Associazione Italiana Ricerche Pittura Antica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il bestiario fantastico di età Orientalizzante nella penisola italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte et Méditerranée : acteurs, échanges et modèles culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie cynégétique dans les mondes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Phialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les chasses étrusques, latines et italiques : une préhistoire des chasses romaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03988455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marlène Nazarian-Trochet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche Centre National de la Recherche ScientifiqueAnalyse des sources historiques et culturellesArchéologies et sciences de l’Antiquité (ArScAn), UMR7041Équipe ESPRI&LIMC.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene-nazarian-trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9219-6607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 04/10/1985 à Courbevoie (92)Habite à Colombes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mariée, trois enfants nés en 2014, 2016 et 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Coordonnées **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologies et Sciences de l’Antiquité  (ArScAn) -UMR7041MSH-Mondes21 allée de l’Université92000 Nanterre</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">tél : 0146692513/0687771160@ </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marlene.nazarian@cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Domaines de recherche **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> iconographie étrusque et italique histoire des représentations des animaux en Étrurie et dans les cultures grecque et romaine l’animal dans l’Antiquité matérialité des images : analyse de la peinture antique transferts culturels et transferts d’images dans le monde méditerranéen</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseurs étrusques. Images cynégétiques et idéologie du pouvoir en Étrurie (VIIIe siècle av. J.-C.- IVe siècle av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2024, 9782753598478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Ballet; Claudia Moatti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines en Méditerranée antique. Sources et méthodes, Presses de la Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Maison des Sciences de l’Homme; Collection Humanités, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasseuse de lion, chasseur de lionne : mélange des genres dans l’iconographie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Vassal, Margaux Spruyt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lion dans le pourtour méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cerf, pp.253-278, 2025, 978-2204166539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il viaggio in Italia di Dominique-Vivant Denon: percorso e scoperte in Puglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Di Franco; Gianluca Mastrocinque; Francesca Mermati. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia in Puglia in età borbonica. Atti del Convegno Internazionale (Bari, 9-10 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-318, 2024, 978-88-5491-603-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources pour l’étude des appellations d’oeuvres visuelles de l’Antiquité classique : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie: Théories et Applications. Actes de la conférence TOTh 2022, Université Savoie Mont Blanc, 2 &amp; 3 juin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-73, 2023, Terminologica, 978-2-37741-085-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévoration animale et images de la mort : évolution des croyances ou persistance d’une mémoire culturelle en Étrurie du IXe au IIIe s. av. n.è</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sidéra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolutions : Évoluons-nous ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanterre, Presses universitaires de Paris Nanterre, collection Ensemble – MSH Mondes, pp.155-170, 2022, Ensemble, 978-2-84016-512-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lubtchansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, pp.171-231, 2022, Travaux de la MAE René-Ginouvès (29), 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quasar, pp.149-156, 2022, 978-88-5491-203-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilogie. Cycle de Pâris et symbolique du bouvier sur trois amphores étrusques du Groupe pontique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Airton Pollini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synopsis. Images antiques, images cinématographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.179-190, 2022, 978-2-7018-0568-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phallus zoomorphes et animaux ithyphalliques : expression de la liminarité dans la symbolique funéraire étrusque aux Ve s.-IVe s. av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, HS n° 2, pp.140-152. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47245/archimede.hs02.ds1.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros et princes troyens dans l’imagerie étrusque archaïque : développement singulier et emplois idéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11.2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.8667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacrée irrévérence : scènes obscènes et burlesques dans l'iconographie funéraire étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, E. Prioux (éd.), L'irrévérence dans les arts visuels et les descriptions de monuments, actes du colloque organisé à Nanterre, le 20 octobre 2017, Numéro spécial (24)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singe en Étrurie, attribut aristocratique ou rituel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les Étrusques, qui sont-ils ? (Hors-série n°37), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Aristonothos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nuovi studi sul bestiario fantastico di età orientalizzante nella penisola italiana, 5, pp.447-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Ressources pour l’étude des appellations d’oeuvres visuelles antiques : corpus, dictionnaires et outil de reconnaissance automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et applications - TOTh 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac, Université Savoie Mont-Blanc, Jun 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspirations et réinterprétations : la conception de l’Etruscan Service et ses rapports avec la collection Denon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les destins modernes de la collection céramique de Dominique Vivant Denon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anaïs Boucher; Marianne Cojannot-Le Blanc; Évelyne Prioux, Oct 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse, apprivoiser et représenter : l'apport des sources iconographiques à l'étude du rapport homme/animal en Étrurie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Histoire Environnementale Antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marguerite Ronin, Dec 2022, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proie au plat: la représentation des dépouilles et leurs fonctions dans la peinture funéraire étrusque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Harari, Elena Pontelli (a curai di), Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavie, France. pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotique, fantastique ou brutal : définir le prédateur animal dans l'imagerie étrusque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les animaux dans l'Antiquité grecque et étrusque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludi Chazalon, Dec 2022, Nantes (Université de Nantes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MonumenTAL - Retrouver les images par leur nom : Fouille de texte & oeuvres visuelles de l’Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lessieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Eshkol-Taravella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH Unbound 2022 / Humanistica 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACH - The Association for Computers and the Humanities; CSDH / SCHN - Canadian Society for Digital Humanities; Humanistica, May 2022, Montreal (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort en images : la peinture funéraire de Tarquinia comme source pour appréhender les croyances eschatologiques étrusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix d’outre-tombe. L’espace et l’objet funéraires comme sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Etienne, France. pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction topique et fonction rituelle. L’emploi des images de chasse dans les tombes peintes étrusques (milieu du Ve-première moitié du IVe s. av. n.è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, objets, images en action : la performativité du rituel funéraire dans l’Italie préromaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Gouy; Marlène Nazarian-Trochet, Apr 2019, Paris (ENS Ulm) ; Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travestissement ou hybridité : le masque animalier en Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous en scène ! Images de spectacle en Italie antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexa Piqueux; Évelyne Prioux, Oct 2018, Nanterre (UMR 7041 ArScAn), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux antiques – animaux du LIMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Violaine Szabados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoomathia. Workshop on Zoological and zoology-related Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zoomathia, Nov 2018, Paris (Museum National d’Histoire Naturelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre deux mondes, les oiseaux dans la peinture tarquinienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des animaux dans la nature : images antiques et médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Wyler; Nikolina Kei, Jun 2018, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la besace du voyageur. Représentations des bagages et de leur contenu dans les mondes grec et romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités humaines dans l’Antiquité : méthodes et sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Ballet; Claudia Moatti, Nov 2018, Nanterre (Université Paris X), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da preda a piatto: la rappresentazione del gioco e la sua funzione simbolica nella pittura funeraria etrusca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cose nell’immagine, Atti del III colloquio AIRPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pavia, Italy. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Quasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2019, AIRPA - Associazione Italiana Ricerche Pittura Antica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux prédateurs dans l’iconographie étrusque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il bestiario fantastico di età Orientalizzante nella penisola italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte et Méditerranée : acteurs, échanges et modèles culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’iconographie cynégétique dans les mondes anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Phialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les chasses étrusques, latines et italiques : une préhistoire des chasses romaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Nazarian-Trochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03988455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FA0493E"/>
+    <w:nsid w:val="CD2F6492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-nazarian-trochet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9219-6607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marlene.nazarian@cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/archeologia-in-puglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lessieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://toth.condillac.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lubtchansky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.hs02.ds1.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8667" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/le-cose-nellimmagine-atti-del-iii-colloquio-airpa-pavia-17-18-giugno-2019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Phialon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poinsot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-nazarian-trochet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9219-6607" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marlene.nazarian@cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479899v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Nazarian-Trochet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/archeologia-in-puglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lessieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violaine Szabados" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://toth.condillac.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556104v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lubtchansky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.hs02.ds1.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8667" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/le-cose-nellimmagine-atti-del-iii-colloquio-airpa-pavia-17-18-giugno-2019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825517v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Phialon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poinsot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>