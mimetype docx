--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -342,51 +342,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -912,1073 +912,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What dietary factors determine the difference between self-selected nutritious diets that protect the environment versus those with an adverse impact?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Marmonier</w:t>
+                <w:t xml:space="preserve">Alimentation de qualité : de quoi parle-t-on ? Un décryptage à l’aune des enjeux de santé publique, environnementaux et de justice sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solenne Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144206⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 253 (3), pp.275-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.253.0275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942166v1</w:t>
+                <w:t xml:space="preserve">hal-05559024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal microbiota of schoolchildren is associated with nutritional status and markers of inflammation: a double-blinded cluster-randomized controlled trial using multi-micronutrient fortified rice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Williams Turpin</w:t>
+                <w:t xml:space="preserve">What dietary factors determine the difference between self-selected nutritious diets that protect the environment versus those with an adverse impact?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49093-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 482, pp.144206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.144206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619920v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of urban food supply: key findings and recommendations from a French metropolitan area case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecal microbiota of schoolchildren is associated with nutritional status and markers of inflammation: a double-blinded cluster-randomized controlled trial using multi-micronutrient fortified rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohannes Seyoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Greffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorgeles Kouakou Dje Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+                <w:t xml:space="preserve">Khov Kuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Jouve</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+                <w:t xml:space="preserve">Williams Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136788⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.5204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49093-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032969v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbal: Un metodo olistico per valutare collettivamente l'impatto delle innovazioni sociali sulla sostenibilità dei sistemi alimentari</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment of urban food supply: key findings and recommendations from a French metropolitan area case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Valette</w:t>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Intoppa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re|Cibo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 401, article 136788, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373728v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary environmental impacts of French adults are poorly related to their income levels or food insecurity status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbal: Un metodo olistico per valutare collettivamente l'impatto delle innovazioni sociali sulla sostenibilità dei sistemi alimentari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Intoppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bartezzaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Re|Cibo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.140-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100202v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
+                <w:t xml:space="preserve">Dietary environmental impacts of French adults are poorly related to their income levels or food insecurity status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62 (1), pp.363-377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02962-4⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 62 (6), pp.2541-2553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-023-03163-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762808v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de l’expérimentation du dispositif « Passerelle » couplant transfert monétaire et orientation sociale individualisée : réflexion sur la place du travail social dans le projet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gallinari Safar</w:t>
+                <w:t xml:space="preserve">The revised Healthy Purchase Index (r-HPI): a validated tool for exploring the nutritional quality of household food purchases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cardinal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.363-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02962-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879821v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Conti</w:t>
+                <w:t xml:space="preserve">Synthèse de l’expérimentation du dispositif « Passerelle » couplant transfert monétaire et orientation sociale individualisée : réflexion sur la place du travail social dans le projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallinari Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bauchard</w:t>
+                <w:t xml:space="preserve">Emmanuel Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
+                <w:t xml:space="preserve">Massimo Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigdis Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Articulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032915v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t>
               </w:r>
@@ -2003,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2092,13675 +2062,14709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting nutritional adequacy in the Brazilian population increases pesticide intake without exceeding chronic safe levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A natural experiment to assess how urban interventions in lower socioeconomic areas influence health behaviors: the UrbASanté study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayan Carvalho Ramos Salles de Oliveira</w:t>
+                <w:t xml:space="preserve">Lucile Bauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Nunes Oliveira Jardim</w:t>
+                <w:t xml:space="preserve">Ndèye Aïta Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09637486.2021.2017408⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-15388-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506984v1</w:t>
+                <w:t xml:space="preserve">hal-04032915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and limitations of the methodological approaches used to study dietary shifts towards improved nutrition and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80 (3), pp.579-597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nutrit/nuab091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Meeting nutritional adequacy in the Brazilian population increases pesticide intake without exceeding chronic safe levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayan Carvalho Ramos Salles de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Nunes Oliveira Jardim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09637486.2021.2017408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638229v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
+                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654393v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and the nutritional quality of food purchases in French households: the Mont’Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892328v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tharrey</w:t>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sachs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-10010-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.1111-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03274437v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+                <w:t xml:space="preserve">Correction to: Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Simioni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viola Lamani</w:t>
+                <w:t xml:space="preserve">A. Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-10010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356397v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03274437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrially-processed versus home-prepared dishes: what economic benefit for the consumer?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisa Privet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (11), pp.1982-1990. </w:t>
+              <w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980019005081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733034v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality of vegetarian and non-vegetarian dishes at school: are nutrient profiling systems sufficiently informative?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrially-processed versus home-prepared dishes: what economic benefit for the consumer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Poinsot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Lisa Privet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12082256⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (11), pp.1982-1990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980019005081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918931v1</w:t>
+                <w:t xml:space="preserve">hal-02733034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a better diet reduce dependence on imports? The case of Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Nutritional quality of vegetarian and non-vegetarian dishes at school: are nutrient profiling systems sufficiently informative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/agec.12572⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), article number 2256, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12082256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549360v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ashby Sachs</w:t>
+                <w:t xml:space="preserve">Does a better diet reduce dependence on imports? The case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Simon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, 13 p. </w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (4), pp.567-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-09836-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/agec.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032778v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opticourses: promoting healthier food purchases at no additional cost in low-income households</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Improving lifestyles sustainability through community gardening: results and lessons learnt from the JArDinS quasi-experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashby Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Gaigi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (Supplement_4. Meeting abstract), </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-09836-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962341v1</w:t>
+                <w:t xml:space="preserve">hal-03032778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Healthy Purchase Index (HPI): a scoring system to assess the nutritional quality of household food purchases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Opticourses: promoting healthier food purchases at no additional cost in low-income households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maillot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dubois Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Gaigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980018003154⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4. Meeting abstract), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943524v1</w:t>
+                <w:t xml:space="preserve">hal-02962341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on potential environmental impacts of water deprivation and land use for food consumption in France and Tunisia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Development of the Healthy Purchase Index (HPI): a scoring system to assess the nutritional quality of household food purchases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, 11 p. </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.765-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1368980018003154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02346205v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of community gardens on the sustainability of lifestyles: baseline data of the JArDinS study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Dataset on potential environmental impacts of water deprivation and land use for food consumption in France and Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.435⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962313v1</w:t>
+                <w:t xml:space="preserve">hal-02346205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to meet nutritional recommendations and reduce diet environmental impact in the Mediterranean region? An optimization study to identify more sustainable diets in Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène M. Perignon</w:t>
+                <w:t xml:space="preserve">Impact of community gardens on the sustainability of lifestyles: baseline data of the JArDinS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sinfort</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.07.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4. Meeting abstract), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609655v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">How to meet nutritional recommendations and reduce diet environmental impact in the Mediterranean region? An optimization study to identify more sustainable diets in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Salanave</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.227-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396253v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la biodisponibilité des nutriments lors de l’identification de régimes alimentaires plus durables : la consommation de viande est-elle toujours à réduire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Micard</w:t>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (6), pp.336-346. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623581v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does participating in community gardens promote sustainable lifestyles in urban settings? Design and protocol of the JArDinS study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en compte de la biodisponibilité des nutriments lors de l’identification de régimes alimentaires plus durables : la consommation de viande est-elle toujours à réduire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-019-6815-0⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (6), pp.336-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154635v1</w:t>
+                <w:t xml:space="preserve">hal-02623581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Micronutrient Fortified Rice Improved Serum Zinc and Folate Concentrations of Cambodian School Children. A Double-Blinded Cluster-Randomized Controlled Trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pety Tor</w:t>
+                <w:t xml:space="preserve">Does participating in community gardens promote sustainable lifestyles in urban settings? Design and protocol of the JArDinS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11122843⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-6815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117977v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating nutrient bioavailability and co-production links when identifying sustainable diets: How low should we reduce meat consumption?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tangui Barre</w:t>
+                <w:t xml:space="preserve">Multi-Micronutrient Fortified Rice Improved Serum Zinc and Folate Concentrations of Cambodian School Children. A Double-Blinded Cluster-Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khov Kuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pety Tor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Perignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Micard</w:t>
+                <w:t xml:space="preserve">Chhoun Chamnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (2), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.2843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu11122843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765837v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subclinical inflammation affects iron and vitamin A but not zinc status assessment in Senegalese children and Cambodian children and women</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chhoun Chamnan</w:t>
+                <w:t xml:space="preserve">Integrating nutrient bioavailability and co-production links when identifying sustainable diets: How low should we reduce meat consumption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Berger</w:t>
+                <w:t xml:space="preserve">Marlene Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980017003809⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117950v1</w:t>
+                <w:t xml:space="preserve">hal-01765837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to compile food metrics related to diet sustainability into a single food database: Application to the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 238, pp.125-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.11.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bioavailability of iron, zinc, protein and vitamin A is highly variable in French individual diets: Impact on nutrient inadequacy assessment and relation with the animal-to-plant ratio of diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 238, pp.73-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction et évaluation d’un programme de promotion de la santé pour conjuguer nutrition et budget au quotidien : les ateliers Opticourses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind Gaigi</w:t>
+                <w:t xml:space="preserve">Subclinical inflammation affects iron and vitamin A but not zinc status assessment in Senegalese children and Cambodian children and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khov Kuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhoun Chamnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (7), pp.1266-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980017003809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02120772v1</w:t>
+                <w:t xml:space="preserve">hal-03117950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Fork-to-Farm” Multi-Scale Approach to Promote Sustainable Food Systems for Nutrition and Health: A Perspective for the Mediterranean Region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Verger</w:t>
+                <w:t xml:space="preserve">Co-construction et évaluation d’un programme de promotion de la santé pour conjuguer nutrition et budget au quotidien : les ateliers Opticourses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00030⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848425v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of multi-micronutrient-fortified rice on cognitive performance depends on premix composition and cognitive function tested: results of an effectiveness study in Cambodian schoolchildren</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+                <w:t xml:space="preserve">A “Fork-to-Farm” Multi-Scale Approach to Promote Sustainable Food Systems for Nutrition and Health: A Perspective for the Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khuov Kuong</w:t>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard de Groot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Megan Parker</w:t>
+                <w:t xml:space="preserve">Marie-Claude Dop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980017002774⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (30), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117954v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cuisine maison coûte-t-elle moins cher ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Effect of multi-micronutrient-fortified rice on cognitive performance depends on premix composition and cognitive function tested: results of an effectiveness study in Cambodian schoolchildren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuov Kuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Godin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Richard de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation, Santé et Petit budget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (4), pp.816-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980017002774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622436v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary changes needed to improve diet sustainability: are they similar across Europe?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">La cuisine maison coûte-t-elle moins cher ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alimentation, Santé et Petit budget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.5-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621243v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des choix alimentaires plus durables, la place des fruits et légumes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Dietary changes needed to improve diet sustainability: are they similar across Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equation Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (7), pp.951-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41430-017-0080-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617917v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving diet sustainability through evolution of food choices: review of epidemiological studies on the environmental impact of diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers des choix alimentaires plus durables, la place des fruits et légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equation Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.6-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuw043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594536v1</w:t>
+                <w:t xml:space="preserve">hal-02617917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction and Evaluation of a Prevention Program for Improving the Nutritional Quality of Food Purchases at No Additional Cost in a Socioeconomically Disadvantaged Population</w:t>
+                <w:t xml:space="preserve">Improving diet sustainability through evolution of food choices: review of epidemiological studies on the environmental impact of diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/cdn.117.001107⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (1), pp.2-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuw043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868342v1</w:t>
+                <w:t xml:space="preserve">hal-01594536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle compatibilité entre qualités nutritionnelle et environnementale de l’alimentation en France ? Apports du profilage nutritionnel des aliments, de l’épidémiologie nutritionnelle et de la modélisation de rations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tangui Barre</w:t>
+                <w:t xml:space="preserve">Co-construction and Evaluation of a Prevention Program for Improving the Nutritional Quality of Food Purchases at No Additional Cost in a Socioeconomically Disadvantaged Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cholé Doc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (10), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/cdn.117.001107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594648v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Performance and Iron Status are Negatively Associated with Hookworm Infection in Cambodian Schoolchildren</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Berger</w:t>
+                <w:t xml:space="preserve">Quelle compatibilité entre qualités nutritionnelle et environnementale de l’alimentation en France ? Apports du profilage nutritionnel des aliments, de l’épidémiologie nutritionnelle et de la modélisation de rations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cholé Doc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117957v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current MUAC Cut-Offs to Screen for Acute Malnutrition Need to Be Adapted to Gender and Age: The Example of Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Cognitive Performance and Iron Status are Negatively Associated with Hookworm Infection in Cambodian Schoolchildren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khov Kuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard de Groot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhoun Chamnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146442⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (4), pp.856-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.15-0813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117952v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How low can dietary greenhouse gas emissions be reduced without impairing nutritional adequacy, affordability and acceptability of the diet? A modelling study to guide sustainable food choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (14), pp.2662-2674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1368980016000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Multi-Micronutrient Fortified Rice on Hemoglobin, Iron and Vitamin A Status of Cambodian Schoolchildren: a Double-Blind Cluster-Randomized Controlled Trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Current MUAC Cut-Offs to Screen for Acute Malnutrition Need to Be Adapted to Gender and Age: The Example of Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khov Kuong</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prak Sophonneary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjoleine Dijkhuizen</w:t>
+                <w:t xml:space="preserve">Arnaud Laillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Burja</w:t>
+                <w:t xml:space="preserve">Sophie Whitney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (1), pp.29. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0146442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu8010029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117946v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching Nutritional Adequacy Does Not Necessarily Increase Exposure to Food Contaminants: Evidence from a Whole-Diet Modeling Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Multi-Micronutrient Fortified Rice on Hemoglobin, Iron and Vitamin A Status of Cambodian Schoolchildren: a Double-Blind Cluster-Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khov Kuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Marjoleine Dijkhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Burja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.116.234294⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu8010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506515v1</w:t>
+                <w:t xml:space="preserve">hal-03117946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micronutrient-Fortified Rice Can Increase Hookworm Infection Risk: A Cluster Randomized Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brechje de Gier</w:t>
+                <w:t xml:space="preserve">Reaching Nutritional Adequacy Does Not Necessarily Increase Exposure to Food Contaminants: Evidence from a Whole-Diet Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiza Campos Ponce</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kuong Khov</w:t>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145351⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (10), pp.2149-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.116.234294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117979v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Height, Zinc and Soil-Transmitted Helminth Infections in Schoolchildren: A Study in Cuba and Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Micronutrient-Fortified Rice Can Increase Hookworm Infection Risk: A Cluster Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brechje de Gier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Mpabanzi</w:t>
+                <w:t xml:space="preserve">Maiza Campos Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Vereecken</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick d'Haese</w:t>
+                <w:t xml:space="preserve">Kuong Khov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu7043000⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0145351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117975v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stunting, Poor Iron Status and Parasite Infection Are Significant Risk Factors for Lower Cognitive Performance in Cambodian School-Aged Children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Rice Fortified with Iron in School Meals Improves Cognitive Performance in Cambodian School Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khov Kuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Burja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Megan Parker</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannitha Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Nutrition &amp; Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.769 - 770</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117945v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipase-catalyzed interesterification reactions for human milk fat substitutes production: A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-micronutrient Fortified Rice Improved Vitamin A Status of Cambodian School Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khov Kuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhoun Chamnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Nutrition &amp; Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.832-833</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03117982v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of immobilized Thermomyces lanuginosus and Candida antarctica B lipases in interesterification reactions: effect of the aqueous microenvironment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille C. Simonneau-Deve</w:t>
+                <w:t xml:space="preserve">Height, Zinc and Soil-Transmitted Helminth Infections in Schoolchildren: A Study in Cuba and Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brechje de Gier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Mpabanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Vereecken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne van Der Werff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11746-013-2256-6⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.3000-3010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu7043000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00939660v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Rhizopus oryzae Lipase for the Determination of Regiodistribution in Triacylglycerols with Medium Chain Fatty Acids</w:t>
+                <w:t xml:space="preserve">What is the Right Indicator to Evaluate Impact of Interventions? Examples from a Rice Fortification Trial in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khov Kuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhoun Chamnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nutrition &amp; Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.760-761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stunting, Poor Iron Status and Parasite Infection Are Significant Risk Factors for Lower Cognitive Performance in Cambodian School-Aged Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khov Kuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Burja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e112605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipase-catalyzed interesterification reactions for human milk fat substitutes production: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soumanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (3), pp.270-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201200084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activity of immobilized Thermomyces lanuginosus and Candida antarctica B lipases in interesterification reactions: effect of the aqueous microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène M. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pina</w:t>
+                <w:t xml:space="preserve">Jérôme J. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Renault</w:t>
+                <w:t xml:space="preserve">Michel M. Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Simonneau-Deve</w:t>
+                <w:t xml:space="preserve">Anne A. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille C. Simonneau-Deve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (8), pp.1151-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11746-013-2256-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Rhizopus oryzae Lipase for the Determination of Regiodistribution in Triacylglycerols with Medium Chain Fatty Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simonneau-Deve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (1), pp.89 - 96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11746-011-1884-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers de nouvelles approches de lutte contre la précarité alimentaire en France : enseignements du projet Passerelle Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">Journée Ethique et Santé Publique de l'alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443574v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+                <w:t xml:space="preserve">Évaluation du programme Passerelle Plus: impact sur l’insécurité alimentaire de ménages en précarité et conditions d’efficacité d’un transfert monétaire non restrictif et accompagné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">7ème colloque international francophone en Recherche Interventionnelle en Santé des Populations (RISP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301057v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passerelle plus : évaluer l’impact et le coût-efficacité d'un dispositif alliant aide financière et orientation sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Assises territoriales de la transition agro-écologique et de l’alimentation durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001216v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the agriculture-nutrition-environment nexus for assessing the possibilities of re-locating vegetable supply for school canteens in Guadeloupe island (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Impact on food insecurity and well-being of a “Cash Plus” program combining cash transfers, social orientation and workshop on sustainable diets: a randomized controlled trial among vulnerable households in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024131v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273040v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Relative environmental impacts and monetary cost of food categories: functional unit matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marmonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395523v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
+                <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">XVIII EAAE Congress Food System Transformation in Challenging Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economits, Aug 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426297v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passerelle plus : évaluer l’impact et le coût-efficacité d'un dispositif alliant aide financière et orientation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigdis Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">2. Assises territoriales de la transition agro-écologique et de l’alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353380v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Modelling the agriculture-nutrition-environment nexus for assessing the possibilities of re-locating vegetable supply for school canteens in Guadeloupe island (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273021v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582979v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Food shopping mobility behaviors: the missing link between food retail environment and travel related greenhouse gas emissions of households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Gosset</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque RISP (Recherche interventionnelle en santé des populations) : "Intervenir, agir avec et pour les citoyens, patients, travailleurs : apports dans le champ du cancer de la recherche interventionnelle en santé des populations (RISP)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCa - Institut National du Cancer, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353497v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchie des impacts environnementaux et coût monétaire des catégories d’aliments : l'unité fonctionnelle compte</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallinari Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353420v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395506v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme &amp;quot;Ma Cantine Autrement&amp;quot; à Montpellier : évaluation participative des chemins d'impact sur les différentes dimensions de la durabilité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Roudelle</w:t>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353363v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between households' food provisioning practices and foodscape exposure in daily mobility. A mixed methods study in Montpellier, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international CNFG : Les transitions de la distribution alimentaire : formes, localisations et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG - Commission Géographie du Commerce, Nov 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740064v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel dispositif pour prévenir l'insécurité alimentaire en France</w:t>
+                <w:t xml:space="preserve">Étude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Salon International de l'Agriculture : SIA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Colloque RISP (Recherche interventionnelle en santé des populations) : "Intervenir, agir avec et pour les citoyens, patients, travailleurs : apports dans le champ du cancer de la recherche interventionnelle en santé des populations (RISP)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCa - Institut National du Cancer, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647945v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisy Recchia</w:t>
+                <w:t xml:space="preserve">Hiérarchie des impacts environnementaux et coût monétaire des catégories d’aliments : l'unité fonctionnelle compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891423v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to achieve nutritional adequacy while reducing diet cost in the French West Indies?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698088v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme &amp;quot;Ma Cantine Autrement&amp;quot; à Montpellier : évaluation participative des chemins d'impact sur les différentes dimensions de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Intoppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Roudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135312v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between households' food provisioning practices and foodscape exposure in daily mobility. A mixed methods study in Montpellier, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891446v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel dispositif pour prévenir l'insécurité alimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
+              <w:t xml:space="preserve">58. Salon International de l'Agriculture : SIA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576961v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’impact environnemental des profils alimentaires des populations antillaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891389v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques spatiales d’approvisionnement alimentaire ? Une approche par les méthodes mixtes à Montpellier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which dietary changes to achieve nutritional adequacy while reducing diet cost in the French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297087v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental des consommations alimentaires selon le statut d'insécurité alimentaire et le niveau de revenu chez les adultes en France [eposter]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">10. Conference of the AESOP Sustainable Food Planning group: Feeding the melting pot, agroecological urbanism for inclusive and sustainable food practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP, Oct 2022, Almere, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463514v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’achat d’aliments BIO sur le coût minimal pour se procurer un panier alimentaire nutritionnellement adéquat [eposter]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Carrère</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lidoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463414v2</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Viola Lamani</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nutrition Society, Jan 2022, Online, France. 12 p. [eposter]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477759v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l’impact environnemental des profils alimentaires des populations antillaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740074v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Quelles pratiques spatiales d’approvisionnement alimentaire ? Une approche par les méthodes mixtes à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463399v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact environnemental des consommations alimentaires selon le statut d'insécurité alimentaire et le niveau de revenu chez les adultes en France [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463141v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’achat d’aliments BIO sur le coût minimal pour se procurer un panier alimentaire nutritionnellement adéquat [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, France. 10 p. [powerpoint]</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097704v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. 8 p. [powerpoint]</w:t>
+              <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097751v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of community gardens in promoting sustainable lifestyles in urban settings: design and baseline data of the JArDinS study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages de l’étude Mont’ Panier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Rurales 2021 - Les relations ville-campagne face à la question alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie; Union Géographique Internationale, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377026v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised diet and imports dependence in Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Symposium: Trading for Food - Agricultural Trade in The Context of Climate Change Adaptation and Mitigation: Synergies, Obstacles and Possible Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Jun 2019, Séville, Spain. 30 p</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787387v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
+                <w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962245v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs, outils de promotion de modes de vie durables ? Protocole de l’étude JArDinS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RISP « Recherche interventionnelle pour lutter contre les inégalités sociales et territoriales de santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France. 10 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788050v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality mediate socioeconomic differences in metabolic syndrome in the French West Indies?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations entre la qualité nutritionnelle des approvisionnements alimentaires et le paysage alimentaire des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. 8 p. [powerpoint]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962283v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+                <w:t xml:space="preserve">Impact of community gardens in promoting sustainable lifestyles in urban settings: design and baseline data of the JArDinS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734970v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Optimised diet and imports dependence in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Summer Symposium: Trading for Food - Agricultural Trade in The Context of Climate Change Adaptation and Mitigation: Synergies, Obstacles and Possible Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Jun 2019, Séville, Spain. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734713v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to orientate production and food supply in a sustainable nutritional perpective? Result from the medina project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Sinfort</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738361v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic disparities in diet quality in the French West Indies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+                <w:t xml:space="preserve">Les jardins collectifs, outils de promotion de modes de vie durables ? Protocole de l’étude JArDinS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque RISP « Recherche interventionnelle pour lutter contre les inégalités sociales et territoriales de santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959663v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does participation in community gardens promote sustainable lifestyles in urban settings? Design and protocol of the JArDinS study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">Does diet quality mediate socioeconomic differences in metabolic syndrome in the French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948620v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Le Cap, South Africa. 21 p</w:t>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785370v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels changements de consommation pour une alimentation plus durable en Tunisie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737052v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to orientate production and food supply in a sustainable nutritional perpective? Result from the medina project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733918v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary changes needed to improve diet sustainability: are they similar across Europe ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">Socioeconomic disparities in diet quality in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina. pp.2</w:t>
+              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733920v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting sustainable food systems in Mediterranean countries: a framework to implement recommendations and actions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Does participation in community gardens promote sustainable lifestyles in urban settings? Design and protocol of the JArDinS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development of voluntary guidelines for the sustainability of the Mediterranean diet in the Mediterranean region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Mar 2017, Bari, Italy. 141 p</w:t>
+              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595254v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does access to urban community gardens improve nutritional quality and sustainability of food practices without increasing social inequalities in health? Protocol for a quasi-experimental evaluation</w:t>
+                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Scheromm</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Agricultures urbaines durables : vecteur pour la transition écologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etude et de Recherche Travail Organisation Pouvoir (CERTOP). FRA.; Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). FRA., Jun 2017, Toulouse, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">3. International Conference on Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Le Cap, South Africa. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542571v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting sustainable food systems for good nutrition and health in the mediterranean region: a conceptual framework from the medina study group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels changements de consommation pour une alimentation plus durable en Tunisie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina. 672 p</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733917v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the animal-to-plant ratio and nutrient bioavailability factors in individual diets: the french and tunisian cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary changes needed to improve diet sustainability: are they similar across Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Africa Nutritional Epidemiology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603592v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an aggregated food dataset based on nutritional quality-prices relationships</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Sociétés Européennes de Nutrition (FENS). FRA., Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740879v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bioavailability estimation on the assessment of inadequate nutrient intakes in French adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting sustainable food systems in Mediterranean countries: a framework to implement recommendations and actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Development of voluntary guidelines for the sustainability of the Mediterranean diet in the Mediterranean region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Mar 2017, Bari, Italy. 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742796v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and intervention studies to promote nutritional security and sustainable diets</w:t>
+                <w:t xml:space="preserve">Does access to urban community gardens improve nutritional quality and sustainability of food practices without increasing social inequalities in health? Protocol for a quasi-experimental evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Evidence-based decision support for food security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Coventry, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international "Agricultures urbaines durables : vecteur pour la transition écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etude et de Recherche Travail Organisation Pouvoir (CERTOP). FRA.; Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). FRA., Jun 2017, Toulouse, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603488v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to reach nutritional adequacy without increasing the exposure to food contaminants?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">Promoting sustainable food systems for good nutrition and health in the mediterranean region: a conceptual framework from the medina study group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS). INT., Oct 2017, Buenos Aires, Argentina. 672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739255v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing fruits and vegetables intakes to reach nutritional adequacy does not necessarily increase the exposure to food contaminants: a modeling approach in the French women poulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between the animal-to-plant ratio and nutrient bioavailability factors in individual diets: the french and tunisian cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conférence Internationale EGEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">7. Africa Nutritional Epidemiology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605081v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘Opticourses’ intervention, or how to improve nutritional quality of food purchases despite financial barriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Validation of an aggregated food dataset based on nutritional quality-prices relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Sociétés Européennes de Nutrition (FENS). FRA., Oct 2015, Berlin, Germany. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of bioavailability estimation on the assessment of inadequate nutrient intakes in French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and intervention studies to promote nutritional security and sustainable diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Evidence-based decision support for food security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Coventry, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it possible to reach nutritional adequacy without increasing the exposure to food contaminants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing fruits and vegetables intakes to reach nutritional adequacy does not necessarily increase the exposure to food contaminants: a modeling approach in the French women poulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Conférence Internationale EGEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ‘Opticourses’ intervention, or how to improve nutritional quality of food purchases despite financial barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Gaigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (36)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche-action autour du dispositif Passerelle Plus : expérimentation d’une allocation non fléchée couplée à une orientation sociale et un atelier collectif sur l’alimentation durable. Quels effets sur l’alimentation, le bien-être et la satisfaction des besoins?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
+                <w:t xml:space="preserve">Can local agriculture improve the nutritional quality of diet while reducing the environmental impact in Guadeloupe ? A system model approach from fork to farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Ameller Pavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guindé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Sciences-Société pour des Solidarités Alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001183v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les mobilités pour les achats alimentaires : entre approvisionnement alimentaire et durabilité des déplacements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l’impact du dispositif « Passerelle Plus » sur l’insécurité alimentaire et le bien-être de ménages en situation de précarité en France : un essai randomisé contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629404v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Can increasing local foods improve the sustainability of school meals? A multi-objective optimization study in Guadeloupe, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. , 2023</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395538v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation du guide de l’aide alimentaire pour la conception de colis alimentaires équilibrés</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How and why can a “Cash Plus” programme impact on food insecurity and well-being of vulnerable households in France? A Programme Impact Pathways analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France. 2023</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395238v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif &amp;quot;Passerelle&amp;quot;)</w:t>
+                <w:t xml:space="preserve">Une recherche-action autour du dispositif Passerelle Plus : expérimentation d’une allocation non fléchée couplée à une orientation sociale et un atelier collectif sur l’alimentation durable. Quels effets sur l’alimentation, le bien-être et la satisfaction des besoins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigdis Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Lemener</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
+              <w:t xml:space="preserve">2. Rencontres Sciences-Société pour des Solidarités Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891517v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Analyser les mobilités pour les achats alimentaires : entre approvisionnement alimentaire et durabilité des déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681488v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des impacts environnementaux des régimes alimentaires en Martinique et Guadeloupe : effet des spécificités du système alimentaire dans les Antilles françaises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors: The Mont’panier crosssectional study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , best of posters, 2022</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891868v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Actualisation du guide de l’aide alimentaire pour la conception de colis alimentaires équilibrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France. 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576970v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels changements alimentaires pour améliorer la qualité nutritionnelle tout en réduisant le coût de l’alimentation aux Antilles françaises ?</w:t>
+                <w:t xml:space="preserve">Etude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif &amp;quot;Passerelle&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallinari Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , best of posters, 2022</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891877v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+                <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
@@ -15774,3262 +16778,3806 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81 (OCE2), pp.E61, 2022, Proceedings of the Nutrition Society. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698067v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils d’approvisionnement alimentaire de ménages et associations avec le paysage alimentaire objectif et perçu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des impacts environnementaux des régimes alimentaires en Martinique et Guadeloupe : effet des spécificités du système alimentaire dans les Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , best of posters, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891563v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre proximité à un marché alimentaire et approvisionnements en fruits et légumes dans l’étude Mont’Panier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164642v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la qualité nutritionnelle des achats alimentaires des ménages : révision et validation du Healthy Purchase Index</w:t>
+                <w:t xml:space="preserve">Quels changements alimentaires pour améliorer la qualité nutritionnelle tout en réduisant le coût de l’alimentation aux Antilles françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , best of posters, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097853v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Phoenix, United States. , [poster], 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786816v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to achieve nutritional recommendations and reduce diet-related environmental impact in Tunisia? An optimization study to identify more sustainable diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profils d’approvisionnement alimentaire de ménages et associations avec le paysage alimentaire objectif et perçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377021v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Relations entre proximité à un marché alimentaire et approvisionnements en fruits et légumes dans l’étude Mont’Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020, Livre des abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786863v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer la qualité nutritionnelle des achats alimentaires des ménages : révision et validation du Healthy Purchase Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377027v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
+              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377025v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to achieve nutritional recommendations and reduce diet-related environmental impact in Tunisia? An optimization study to identify more sustainable diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787969v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prises alimentaires hors repas dans les Antilles françaises : caractérisation et déterminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
+              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736293v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prevel</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392212v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787373v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791417v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité nutritionnelle: une dimension à ne pas négliger dans l’équation de la durabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">Prises alimentaires hors repas dans les Antilles françaises : caractérisation et déterminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l’obésité de l’adulte et de l’enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marseille, France. 2018</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785666v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
+                <w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947509v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid approach to compute land use and water deprivation impacts of national diets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. 2018</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786429v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786614v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins collectifs, outils de promotion de modes de vie durables ? Protocole de l’étude JArDinS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+                <w:t xml:space="preserve">La qualité nutritionnelle: une dimension à ne pas négliger dans l’équation de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l’obésité de l’adulte et de l’enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marseille, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947503v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t>
+                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947492v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
+                <w:t xml:space="preserve">An hybrid approach to compute land use and water deprivation impacts of national diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71, 2017, IUNS. 21st International Congress of Nutrition. Buenos Aires, Argentina, October 15-20, 2017: Abstracts</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737876v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même a-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733619v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Les jardins collectifs, outils de promotion de modes de vie durables ? Protocole de l’étude JArDinS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733620v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Parma, Italy. 1 p., 2017</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664476v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting sustainable food systems for good nutrition and health in the Mediterranean region: a conceptual framework from the MEDINA-Study Group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. 1 p., 2017</w:t>
+              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71, 2017, IUNS. 21st International Congress of Nutrition. Buenos Aires, Argentina, October 15-20, 2017: Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785378v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of national diets: Comparison of land use and water deprivation impacts in France and Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Sinfort</w:t>
+                <w:t xml:space="preserve">Cuisiner soi-même a-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. 1 p., 2017</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785684v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Parma, Italy. 1 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting sustainable food systems for good nutrition and health in the Mediterranean region: a conceptual framework from the MEDINA-Study Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Medina Study Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. 1 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental impacts of national diets: Comparison of land use and water deprivation impacts in France and Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. 1 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’adhésion aux repères de la pyramide méditerranéenne chez les adultes des régions Provence-Alpes-Côte-d’Azur et Languedoc-Roussillon (PACA-LR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Privet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuenot-Hodister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 441 p., 2016, Journées francophones de nutrition : livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19039,719 +20587,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling approaches for assessing the possibilities of re-locating vegetable supply of public schools - learning from Guadeloupe Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Werner Rolf; Monika Egerer; Simona Raluca Gradinaro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productive urban and peri-urban landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer’s Landscape Series, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of school canteens in building more sustainable food systems. The impact pathways of the “Ma Cantine Autrement” programme in Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Intoppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Roudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elodie Valette; Alison Blay-Palmer; Beatrice Intoppa; Ophélie Roudelle; Géraldine Chaboud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluating sustainable food system innovations. A global toolkit for cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-100, 2023, 9781032258812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003285441-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The URBAL participatory method: collectively documenting sustainable food innovation impact pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Figuié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studying food and eaters. a cocktail of perspectives and methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.165-175, 2023, Update Sciences &amp; Technologies, 978-2-7592-3663-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0/c12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation d'impact des actions de prévention et de promotion de la santé nutritionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 243 p., 2021, Collection Update Sciences &amp; Technologie, 978-2-7592-3346-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbal : une évaluation participative et qualitative de la durabilité des innovations alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Blay-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 243 p., 2021, Collection Update Sciences &amp; Technologie, 978-2-7592-3346-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19761,269 +21309,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition nutritionnelle des plats complets végétariens et non-végétariens proposés en restauration scolaire : une étude du collectif EnScol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lugdivine Cocchiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance de Alexandris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction et évaluation d’un programme de promotion de la santé pour conjuguer nutrition et budget au quotidien : les ateliers Opticourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20033,413 +21581,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique URBAL : Evaluer l'impact des innovations pour des systèmes alimentaires durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Blay-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Intoppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Roudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD; Wilfrid Laurier University; L'Institut Agro-Està. 2023, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cheyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Cirad; Chaire Unesco Alimentation du monde; Institut Agro Montpelier. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sécurité alimentaire durable : enjeux, initiatives et principes directeurs. Rapport Terra Nova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doudja Saïdi Kabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Terra Nova. 2021, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès physique et fréquentation des commerces alimentaires dans le Grand Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20461,95 +22009,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] So What? 15, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId395"/>
+      <w:footerReference w:type="default" r:id="rId416"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20617,51 +22165,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="510C2C93"/>
+    <w:nsid w:val="0CD7E183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20765,51 +22313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54BDB2E6"/>
+    <w:nsid w:val="781FB345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20999,51 +22547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-perignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2862-9030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15814211X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144206" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Greffeuille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorgeles Kouakou Dje Kouadio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khov Kuong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49093-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Intoppa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bartezzaghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardinal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Hulot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Carvalho Ramos Salles de Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Nunes Oliveira Jardim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2021.2017408" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharrey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10010-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005081" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082256" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashby Sachs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09836-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.464" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003154" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104661" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.435" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623581v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.06.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6815-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Tor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhoun Chamnan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11122843" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Perignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191767" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117950v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003809" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.11.083" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117954v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuov Kuong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Groot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Parker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017002774" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0080-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594536v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw043" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868342v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0813" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117952v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prak Sophonneary" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laillou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Whitney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146442" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000653" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117946v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjoleine Dijkhuizen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Burja" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8010029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234294" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117979v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechje de Gier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos Ponce" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuong Khov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145351" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117975v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mpabanzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Vereecken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne van Der Werff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Haese" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7043000" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112605" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117982v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumanou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200084" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DFCDB2BDBBBFAD465E1C9AD4D0D1C4DC642009/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Pina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Simonneau-Deve" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-013-2256-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SPMF24X0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652258v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simonneau-Deve" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1884-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMB4PRFD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353363v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Roudelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647945v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377026v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787387v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788050v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734713v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738361v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948620v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785370v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737052v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733920v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542571v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733917v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603592v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740879v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739255v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605081v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Barre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190185v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395238v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourasseau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891517v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemener" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786816v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377021v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786863v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787373v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785666v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786429v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947503v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737876v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422510.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733619v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733620v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664476v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vignes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785378v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Medina Study Group" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785684v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604109v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Privet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuenot-Hodister" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187910v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003285441-5/role-school-canteens-building-sustainable-food-systems-marl%C3%A8ne-perignon-olivier-lepiller-beatrice-intoppa-%C3%A9lodie-valette-oph%C3%A9lie-roudelle-am%C3%A9lie-wood?context=ubx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285441-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04409067v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/c12" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468339v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468424v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Blay-Palmer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruckert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02517350v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Cocchiello" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790346v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551016v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466621v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-perignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2862-9030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15814211X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Auberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenne Le Danvic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Greffeuille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorgeles Kouakou Dje Kouadio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khov Kuong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49093-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Intoppa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bartezzaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardinal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Hulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Carvalho Ramos Salles de Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Nunes Oliveira Jardim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2021.2017408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharrey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10010-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashby Sachs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09836-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.464" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003154" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104661" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.435" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.06.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6815-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Tor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhoun Chamnan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11122843" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Perignon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191767" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.11.083" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.070" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003809" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuov Kuong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Groot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Parker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017002774" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0080-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117957v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0813" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000653" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117952v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prak Sophonneary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laillou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Whitney" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146442" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117946v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjoleine Dijkhuizen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Burja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8010029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234294" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117979v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechje de Gier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos Ponce" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuong Khov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145351" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575257v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannitha Kong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mpabanzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Vereecken" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne van Der Werff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Haese" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7043000" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117945v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112605" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117982v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumanou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200084" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DFCDB2BDBBBFAD465E1C9AD4D0D1C4DC642009/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939660v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Pina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Simonneau-Deve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-013-2256-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SPMF24X0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simonneau-Deve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1884-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMB4PRFD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554494v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001216v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Roudelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788050v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738361v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785370v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737052v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733918v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542571v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733917v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603592v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740879v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742796v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603488v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739255v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605081v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Barre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190185v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554524v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554354v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourasseau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891517v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemener" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786816v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377021v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786863v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785666v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786429v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947503v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737876v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422510.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733620v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664476v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vignes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785378v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Medina Study Group" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604109v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Privet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuenot-Hodister" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187910v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003285441-5/role-school-canteens-building-sustainable-food-systems-marl%C3%A8ne-perignon-olivier-lepiller-beatrice-intoppa-%C3%A9lodie-valette-oph%C3%A9lie-roudelle-am%C3%A9lie-wood?context=ubx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285441-5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04409067v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/c12" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468339v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468424v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Blay-Palmer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruckert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02517350v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Cocchiello" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790346v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551016v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466621v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>