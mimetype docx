--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -3610,412 +3610,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opticourses: promoting healthier food purchases at no additional cost in low-income households</w:t>
+                <w:t xml:space="preserve">Development of the Healthy Purchase Index (HPI): a scoring system to assess the nutritional quality of household food purchases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubois Christophe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.464⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.765-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980018003154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962341v1</w:t>
+                <w:t xml:space="preserve">hal-01943524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Healthy Purchase Index (HPI): a scoring system to assess the nutritional quality of household food purchases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Dataset on potential environmental impacts of water deprivation and land use for food consumption in France and Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maillot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (5), pp.765-775. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1368980018003154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01943524v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on potential environmental impacts of water deprivation and land use for food consumption in France and Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opticourses: promoting healthier food purchases at no additional cost in low-income households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Sinfort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Dubois Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">Hind Gaigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, 11 p. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4. Meeting abstract), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346205v1</w:t>
+                <w:t xml:space="preserve">hal-02962341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of community gardens on the sustainability of lifestyles: baseline data of the JArDinS study</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction et évaluation d’un programme de promotion de la santé pour conjuguer nutrition et budget au quotidien : les ateliers Opticourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8640,402 +8640,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on food insecurity and well-being of a “Cash Plus” program combining cash transfers, social orientation and workshop on sustainable diets: a randomized controlled trial among vulnerable households in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative environmental impacts and monetary cost of food categories: functional unit matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marmonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554328v1</w:t>
+                <w:t xml:space="preserve">hal-05554494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
+                <w:t xml:space="preserve">Impact on food insecurity and well-being of a “Cash Plus” program combining cash transfers, social orientation and workshop on sustainable diets: a randomized controlled trial among vulnerable households in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Peccatus</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554472v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative environmental impacts and monetary cost of food categories: functional unit matters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">Une augmentation de la part de produits locaux dans les menus peut-elle améliorer la durabilité de l’offre en restauration scolaire en Guadeloupe ? Une étude d'optimisation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peccatus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Marmonnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554494v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Local Agriculture Improve the Nutritional Quality of Diet While Reducing the Environmental Impact in Guadeloupe? A System Model Approach from Fork to Farm</w:t>
               </w:r>
@@ -9731,286 +9731,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353380v1</w:t>
+                <w:t xml:space="preserve">hal-04273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser les émissions de gaz à effet de serre associées aux mobilités pour les achats alimentaires : quels rôles des caractéristiques des ménages et de leur environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04273021v1</w:t>
+                <w:t xml:space="preserve">hal-04353380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer pour les courses alimentaires : analyse des émissions de gaz à effet de serre des déplacements des ménages dans la métropole de Montpellier</w:t>
               </w:r>
@@ -10240,277 +10240,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchie des impacts environnementaux et coût monétaire des catégories d’aliments : l'unité fonctionnelle compte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353420v1</w:t>
+                <w:t xml:space="preserve">hal-04395506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Somaraki</w:t>
+                <w:t xml:space="preserve">Hiérarchie des impacts environnementaux et coût monétaire des catégories d’aliments : l'unité fonctionnelle compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Nutrition Conference (FENS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395506v1</w:t>
+                <w:t xml:space="preserve">hal-04353420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme &amp;quot;Ma Cantine Autrement&amp;quot; à Montpellier : évaluation participative des chemins d'impact sur les différentes dimensions de la durabilité</w:t>
               </w:r>
@@ -10809,277 +10809,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which dietary changes to achieve nutritional adequacy while reducing diet cost in the French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891423v1</w:t>
+                <w:t xml:space="preserve">hal-03698088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to achieve nutritional adequacy while reducing diet cost in the French West Indies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698088v1</w:t>
+                <w:t xml:space="preserve">hal-03891423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining place-based and people-based approaches to assess food accessibility</w:t>
               </w:r>
@@ -13589,51 +13589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
@@ -13934,51 +13934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14059,51 +14059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14292,51 +14292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14443,51 +14443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development of voluntary guidelines for the sustainability of the Mediterranean diet in the Mediterranean region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA.; International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM). INT., Mar 2017, Bari, Italy. 141 p</w:t>
@@ -15474,51 +15474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15881,77 +15881,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Peccatus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
@@ -16720,446 +16720,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des impacts environnementaux des régimes alimentaires en Martinique et Guadeloupe : effet des spécificités du système alimentaire dans les Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Tharrey</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , best of posters, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681488v1</w:t>
+                <w:t xml:space="preserve">hal-03891868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des impacts environnementaux des régimes alimentaires en Martinique et Guadeloupe : effet des spécificités du système alimentaire dans les Antilles françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891868v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t>
+                <w:t xml:space="preserve">Associations between food environment and nutritional quality of food purchases in French households: the Mont'Panier cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, online, France. </w:t>
+              <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t>
+              <w:t xml:space="preserve">, 81 (OCE2), pp.E61, 2022, Proceedings of the Nutrition Society. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0029665122000842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576970v1</w:t>
+                <w:t xml:space="preserve">hal-03681488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels changements alimentaires pour améliorer la qualité nutritionnelle tout en réduisant le coût de l’alimentation aux Antilles françaises ?</w:t>
               </w:r>
@@ -17908,51 +17908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to achieve nutritional recommendations and reduce diet-related environmental impact in Tunisia? An optimization study to identify more sustainable diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18014,210 +18014,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786863v1</w:t>
+                <w:t xml:space="preserve">hal-02377027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18236,176 +18240,172 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377027v1</w:t>
+                <w:t xml:space="preserve">hal-02377025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
+              <w:t xml:space="preserve">35. Journées scientifiques annuelles de l'AFERO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377025v1</w:t>
+                <w:t xml:space="preserve">hal-02786863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
@@ -18510,402 +18510,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prises alimentaires hors repas dans les Antilles françaises : caractérisation et déterminants</w:t>
+                <w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martin Prevel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Yves Martin-Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736293v1</w:t>
+                <w:t xml:space="preserve">hal-02392212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin-Prevel</w:t>
+                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392212v1</w:t>
+                <w:t xml:space="preserve">hal-02787373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Prises alimentaires hors repas dans les Antilles françaises : caractérisation et déterminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'obésité de l'adulte et de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marseille, France. 2019</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787373v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner soi-même présente-t-il un avantage économique avéré pour le consommateur ?</w:t>
               </w:r>
@@ -19709,290 +19709,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuisiner soi-même a-t-il un avantage économique avéré pour le consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71, 2017, IUNS. 21st International Congress of Nutrition. Buenos Aires, Argentina, October 15-20, 2017: Abstracts</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737876v1</w:t>
+                <w:t xml:space="preserve">hal-02733619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuisiner soi-même a-t-il un avantage économique avéré pour le consommateur ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Which dietary changes to move towards nutritionally adequate diets without increasing their impact on biodiversity, water and land-use? The case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">IUNS 21. ICN International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71, 2017, IUNS. 21st International Congress of Nutrition. Buenos Aires, Argentina, October 15-20, 2017: Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733619v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un score pour évaluer la qualité nutritionnelle des achats alimentaires des foyers : le Healthy Purchase Index (HPI)</w:t>
               </w:r>
@@ -20004,51 +20004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20097,273 +20097,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogue</w:t>
+                <w:t xml:space="preserve">Promoting sustainable food systems for good nutrition and health in the Mediterranean region: a conceptual framework from the MEDINA-Study Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Medina Study Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Parma, Italy. 1 p., 2017</w:t>
+              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664476v1</w:t>
+                <w:t xml:space="preserve">hal-02785378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting sustainable food systems for good nutrition and health in the Mediterranean region: a conceptual framework from the MEDINA-Study Group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Verger</w:t>
+                <w:t xml:space="preserve">The impact of optimized diet patterns at a macro-level: the case of Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Medina Study Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. 1 p., 2017</w:t>
+              <w:t xml:space="preserve">15. EAAE Congress 'Towards Sustainable Agri-food Systems: Balancing Between Markets and Society'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Parma, Italy. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785378v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of national diets: Comparison of land use and water deprivation impacts in France and Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21458,51 +21458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction et évaluation d’un programme de promotion de la santé pour conjuguer nutrition et budget au quotidien : les ateliers Opticourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22165,51 +22165,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CD7E183"/>
+    <w:nsid w:val="5E78D9AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22313,51 +22313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="781FB345"/>
+    <w:nsid w:val="BB70BAE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22547,51 +22547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-perignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2862-9030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15814211X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Auberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenne Le Danvic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Greffeuille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorgeles Kouakou Dje Kouadio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khov Kuong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49093-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Intoppa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bartezzaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardinal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Hulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Carvalho Ramos Salles de Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Nunes Oliveira Jardim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2021.2017408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharrey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10010-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashby Sachs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09836-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.464" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003154" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104661" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.435" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.06.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6815-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Tor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhoun Chamnan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11122843" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Perignon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191767" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.11.083" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.070" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003809" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuov Kuong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Groot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Parker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017002774" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0080-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117957v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0813" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000653" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117952v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prak Sophonneary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laillou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Whitney" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146442" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117946v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjoleine Dijkhuizen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Burja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8010029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234294" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117979v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechje de Gier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos Ponce" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuong Khov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145351" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575257v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannitha Kong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mpabanzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Vereecken" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne van Der Werff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Haese" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7043000" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117945v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112605" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117982v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumanou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200084" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DFCDB2BDBBBFAD465E1C9AD4D0D1C4DC642009/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939660v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Pina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Simonneau-Deve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-013-2256-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SPMF24X0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simonneau-Deve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1884-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMB4PRFD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554494v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001216v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Roudelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788050v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738361v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785370v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737052v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733918v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542571v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733917v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603592v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740879v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742796v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603488v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739255v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605081v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Barre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190185v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554524v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554354v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourasseau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891517v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemener" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786816v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377021v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786863v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785666v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786429v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947503v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737876v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422510.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733620v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664476v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vignes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785378v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Medina Study Group" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604109v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Privet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuenot-Hodister" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187910v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003285441-5/role-school-canteens-building-sustainable-food-systems-marl%C3%A8ne-perignon-olivier-lepiller-beatrice-intoppa-%C3%A9lodie-valette-oph%C3%A9lie-roudelle-am%C3%A9lie-wood?context=ubx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285441-5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04409067v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/c12" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468339v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468424v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Blay-Palmer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruckert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02517350v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Cocchiello" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790346v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551016v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466621v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marlene-perignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2862-9030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15814211X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Caparros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.12.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rouault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329442" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Auberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenne Le Danvic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.144206" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohannes Seyoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Greffeuille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorgeles Kouakou Dje Kouadio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khov Kuong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Turpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49093-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Intoppa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bartezzaghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02962-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04879821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cardinal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Hulot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigdis Gosset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuab091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Carvalho Ramos Salles de Oliveira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Nunes Oliveira Jardim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2021.2017408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267639" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03274437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tharrey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10010-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980019005081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549360v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12572" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashby Sachs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09836-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980018003154" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104661" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Christophe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.464" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.435" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne M. Perignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Ati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2019.07.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.06.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154635v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-6815-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Tor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fiorentino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhoun Chamnan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11122843" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Perignon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191767" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.11.083" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.070" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017003809" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuov Kuong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Groot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Parker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980017002774" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Godin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621243v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0080-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117957v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0813" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ferrari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980016000653" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117952v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prak Sophonneary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laillou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Whitney" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146442" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117946v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjoleine Dijkhuizen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Burja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8010029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234294" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117979v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brechje de Gier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiza Campos Ponce" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuong Khov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145351" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575257v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannitha Kong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mpabanzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Vereecken" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne van Der Werff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Haese" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu7043000" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575205v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117945v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112605" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117982v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soumanou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201200084" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5DFCDB2BDBBBFAD465E1C9AD4D0D1C4DC642009/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939660v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Lecomte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Pina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Renault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Simonneau-Deve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-013-2256-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SPMF24X0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simonneau-Deve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1884-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMB4PRFD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554494v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peccatus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Guillemaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guind&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Ameller Pavez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001216v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ben Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395523v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353380v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582979v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395506v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Roudelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740064v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576961v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297087v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463414v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740074v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097751v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788050v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738361v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785370v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737052v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733918v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595254v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542571v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733917v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603592v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740879v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742796v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603488v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739255v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605081v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Barre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190185v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554524v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554397v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554354v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Savy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05001183v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629404v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395538v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourasseau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891517v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemener" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681488v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/proceedings-of-the-nutrition-society/issue/E66DF6A750EC3753664CDA63C1445B54" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000842" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698067v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164642v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097853v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786816v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377021v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786863v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787373v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785666v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786429v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947503v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733619v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737876v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/422510.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733620v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785378v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Medina Study Group" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664476v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vignes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604109v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Privet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuenot-Hodister" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229813v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187910v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003285441-5/role-school-canteens-building-sustainable-food-systems-marl%C3%A8ne-perignon-olivier-lepiller-beatrice-intoppa-%C3%A9lodie-valette-oph%C3%A9lie-roudelle-am%C3%A9lie-wood?context=ubx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285441-5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04409067v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/c12" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468339v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468424v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Blay-Palmer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruckert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02517350v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugdivine Cocchiello" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790346v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551016v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466621v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudja Sa&#239;di Kabeche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>